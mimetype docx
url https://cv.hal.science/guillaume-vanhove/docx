--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Vanhove </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature combustion of 3-Pentanol and its blends with Hydrogen: An experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Shebly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 408, pp.137704. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.137704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105528. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Lignocellulosic Biomass Fractionation through Molten Salt Hydrates: Catalyst‐Enhanced Pretreatment for Sustainable Biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunitha Sadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Vlachos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17 (22), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a common ground for RCM experiments. Part B: Benchmark study on ethanol ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113338. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbia Asgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (14), pp.13295-13303. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c01574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric effects on the reactivity of branched alkenes: An experimental and kinetic modeling study of methylbutenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongil Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112849. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the low-temperature oxidation of oxymethylene ether-2 (OME-2) by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.112792. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.4289-4297. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongming Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bloino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental and kinetic modeling study on pyrolysis and oxidation of oxymethylene ether-2 (OME-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111914. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ortho-Cresol a Viable Lignocellulosic Blendstock? A Kinetic Study of Its Co-Oxidation within a Surrogate Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janney Debleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Ozone-Assisted Low-Temperature Combustion of Dimethyl Ether by Means of Stabilized Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c05583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan K Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic investigation on the synergistic low-temperature reactivity, antagonistic RON blending of high-octane fuels: Diisobutylene and cyclopentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethyltetrahydrofuran combustion: Ignition delay times at high and low temperatures, speciation measurements and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajakta Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, p.341-351. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline and Combustion: Relationship between Molecular Structure and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SAE Technical Paper 2018-01-0906, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2018-01-0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Proceedings of the Combustion Institute, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Simulations of Rapid Compression Machines Using Detailed Chemistry: Impact of Multi-Dimensional Effects on the Auto-Ignition of the Iso-Octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Combustion Institute, 36, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations of Rapid Compression Machines using detailed chemistry: Impact of multi-dimensional effects on the auto-ignition of the iso-octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.383 - 391. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of 2-methyltetrahydrofuran oxidation under engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in rapid compression machine studies of low- and intermediate-temperature autoignition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hochgreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1 - 78. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative experimental kinetic study of spontaneous and plasma-assisted cool flames in a rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of methane and n-butane containing mixtures at high pressures by pulsed nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR and Syngas Components on the Autoignition of Natural Gas in a Rapid Compression Machine: A Detailed Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (7), pp.3988 - 3996. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef400336x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of the oxygen distribution in an isothermal turbulent free jet using two-color toluene LIF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.707 - 715. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-011-4564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental study of n-propylcyclohexane autoignition in lean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.2078 - 2085. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the low temperature autoignition of methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.239 - 246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a natural gas reaction mechanism for engine simulations based on rapid compression machine experiments using a multi-objective optimisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (13-14), pp.3046 - 3054. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and combustion of the n-hexene isomers: A wide range kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Ranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.756 - 772. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the kinetic interactions in the low-temperature autoignition of hydrocarbon binary mixtures and a surrogate fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.521 - 532. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the position of the double bond on the low-temperature chemistry of hexenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel W. Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Preussker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. S. Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Meeting, Eastern States Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring n-Propylbenzene Ignition in the Context of its Synthesis from Lignin: Experimental Investigation and Modeling Analysis of a Potential Sustainable Aviation Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerization of cellulose in lithium bromide solution promoted by heterogeneous acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic depolymerization and hydrolysis of cellulose over ZSM-5 and MOLTEN salts reaction media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid compression machine kinetic study of the effect of hydrogen on the ignition delay times of n-pentane, 3-pentanone & 1-pentene in the low temperature combustion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Journées d’étude” of the Belgian section of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diethyl ether cool flames: The impact of ozone-seeding on the reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted combustion through radical input within the low-temperature regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma-Assisted Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study on low- and high-temperature pyrolysis and oxidation of oxymethylene ethers as a sustainable alternative fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AIChE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of Octane-sensitive and High-RON Fuel Components in a Boosted SI Engine Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd KOSCO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modeling Study on Low- and High-Temperature Pyrolysis and Oxidation of Oxymethylene Ethers As a Sustainable Alternative Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiche, Nov 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the ozone-assisted low-temperature combustion of DME by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low and high temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the pyrolysis and oxidation chemistry of oxymethylene ethers: a sustainable alternative for fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Van Geem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low- and high-temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion (Joint Meeting of the French and British sections of the Combustion Institute)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential lignocellulosic octane boosters through co-oxidation studies with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 JSAE/SAE Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2019 Powertrains, Fuels and Lubricants International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.SAE 2019-01-2155, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lignocellulosic biofuels on NOx formation in premixed laminar flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of a Potential Biofuel for Gasoline under Engine Relevant Conditions: 2,5-Dimethyltetrahydrofuran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition kinetics of 2,5-dimethyltetrahydrofuran in engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene as a Knock Inhibitor - Organometallic Additives and their Kinetic Effect on Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in surface nanosecond dielectric barrier discharge. Plasma-assisted ignition of heavy hydrocarbons at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kissimmee, France. pp.6118 - 6125, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of CH4:O2:Ar and n-C4H10:O2:Ar(N2) mixtures with initial temperatures between 650-950 K by a surface pulsed discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-0665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of nanosecond surface dielectric barrier discharge for ignition of combustible mixtures at elevated pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted ignition inside a Rapid Compression Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electric field measurements in nanosecond surface dielectric discharge. Comparison of different polarities. Ignition of combustible mixtures by surface discharge in rapid compression machine (AIAA 2013-1053)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O 2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Vanhove </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature combustion of 3-Pentanol and its blends with Hydrogen: An experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Shebly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 408, pp.137704. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.137704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Lignocellulosic Biomass Fractionation through Molten Salt Hydrates: Catalyst‐Enhanced Pretreatment for Sustainable Biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunitha Sadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Vlachos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17 (22), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a common ground for RCM experiments. Part B: Benchmark study on ethanol ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbia Asgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (14), pp.13295-13303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c01574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105528. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric effects on the reactivity of branched alkenes: An experimental and kinetic modeling study of methylbutenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongil Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112849. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the low-temperature oxidation of oxymethylene ether-2 (OME-2) by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.112792. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.4289-4297. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongming Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bloino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental and kinetic modeling study on pyrolysis and oxidation of oxymethylene ether-2 (OME-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111914. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ortho-Cresol a Viable Lignocellulosic Blendstock? A Kinetic Study of Its Co-Oxidation within a Surrogate Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janney Debleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Ozone-Assisted Low-Temperature Combustion of Dimethyl Ether by Means of Stabilized Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c05583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic investigation on the synergistic low-temperature reactivity, antagonistic RON blending of high-octane fuels: Diisobutylene and cyclopentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan K Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethyltetrahydrofuran combustion: Ignition delay times at high and low temperatures, speciation measurements and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajakta Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, p.341-351. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline and Combustion: Relationship between Molecular Structure and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SAE Technical Paper 2018-01-0906, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2018-01-0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Proceedings of the Combustion Institute, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations of Rapid Compression Machines using detailed chemistry: Impact of multi-dimensional effects on the auto-ignition of the iso-octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.383 - 391. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of 2-methyltetrahydrofuran oxidation under engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Simulations of Rapid Compression Machines Using Detailed Chemistry: Impact of Multi-Dimensional Effects on the Auto-Ignition of the Iso-Octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Combustion Institute, 36, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in rapid compression machine studies of low- and intermediate-temperature autoignition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hochgreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1 - 78. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative experimental kinetic study of spontaneous and plasma-assisted cool flames in a rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of methane and n-butane containing mixtures at high pressures by pulsed nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR and Syngas Components on the Autoignition of Natural Gas in a Rapid Compression Machine: A Detailed Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (7), pp.3988 - 3996. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef400336x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of the oxygen distribution in an isothermal turbulent free jet using two-color toluene LIF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.707 - 715. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-011-4564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental study of n-propylcyclohexane autoignition in lean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.2078 - 2085. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the low temperature autoignition of methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.239 - 246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a natural gas reaction mechanism for engine simulations based on rapid compression machine experiments using a multi-objective optimisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (13-14), pp.3046 - 3054. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and combustion of the n-hexene isomers: A wide range kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Ranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.756 - 772. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the kinetic interactions in the low-temperature autoignition of hydrocarbon binary mixtures and a surrogate fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.521 - 532. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the position of the double bond on the low-temperature chemistry of hexenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel W. Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Preussker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. S. Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Meeting, Eastern States Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring n-Propylbenzene Ignition in the Context of its Synthesis from Lignin: Experimental Investigation and Modeling Analysis of a Potential Sustainable Aviation Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerization of cellulose in lithium bromide solution promoted by heterogeneous acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic depolymerization and hydrolysis of cellulose over ZSM-5 and MOLTEN salts reaction media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diethyl ether cool flames: The impact of ozone-seeding on the reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted combustion through radical input within the low-temperature regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma-Assisted Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid compression machine kinetic study of the effect of hydrogen on the ignition delay times of n-pentane, 3-pentanone & 1-pentene in the low temperature combustion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Journées d’étude” of the Belgian section of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study on low- and high-temperature pyrolysis and oxidation of oxymethylene ethers as a sustainable alternative fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AIChE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of Octane-sensitive and High-RON Fuel Components in a Boosted SI Engine Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd KOSCO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the ozone-assisted low-temperature combustion of DME by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modeling Study on Low- and High-Temperature Pyrolysis and Oxidation of Oxymethylene Ethers As a Sustainable Alternative Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiche, Nov 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low and high temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the pyrolysis and oxidation chemistry of oxymethylene ethers: a sustainable alternative for fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Van Geem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low- and high-temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion (Joint Meeting of the French and British sections of the Combustion Institute)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential lignocellulosic octane boosters through co-oxidation studies with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 JSAE/SAE Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2019 Powertrains, Fuels and Lubricants International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.SAE 2019-01-2155, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of a Potential Biofuel for Gasoline under Engine Relevant Conditions: 2,5-Dimethyltetrahydrofuran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition kinetics of 2,5-dimethyltetrahydrofuran in engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene as a Knock Inhibitor - Organometallic Additives and their Kinetic Effect on Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lignocellulosic biofuels on NOx formation in premixed laminar flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in surface nanosecond dielectric barrier discharge. Plasma-assisted ignition of heavy hydrocarbons at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kissimmee, France. pp.6118 - 6125, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of CH4:O2:Ar and n-C4H10:O2:Ar(N2) mixtures with initial temperatures between 650-950 K by a surface pulsed discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-0665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of nanosecond surface dielectric barrier discharge for ignition of combustible mixtures at elevated pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted ignition inside a Rapid Compression Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electric field measurements in nanosecond surface dielectric discharge. Comparison of different polarities. Ignition of combustible mixtures by surface discharge in rapid compression machine (AIAA 2013-1053)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O 2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Shebly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.137704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hartness" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preu&#223;ker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Mazzotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dewey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105528" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Freitas Paiva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunitha Sadula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Vlachos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. B&#252;ttgen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preu&#223;ker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Goldsborough" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113338" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongil Kang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fioroni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112849" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyan Potier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.081" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerssens" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.145" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111914" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01924" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.030" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Minwegen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajakta Parab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333490v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrosson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0906" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duponcheel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeanmart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duponcheel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738366v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boumehdi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.01.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Wooldridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.05.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boumehdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Stepanyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffiths" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Ferri&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400336x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mohri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4564-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX13KQQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribaucour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVZW8B57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFRDL275-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heyne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roubaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribaucour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Minetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HM07RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738404v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPM5Z3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738420v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.042" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Hartness" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Preussker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzotta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Dewey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Paiva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wojcieszak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Noronha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531416v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Potier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahccen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starikovskaia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. De Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerssens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kusenberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van De Vijver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Varghese" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533283v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Geem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Thybaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusenberg Marvin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Van Geem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531425v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013058v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533197v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533299v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoureux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533306v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533295v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minwegen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parab" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533311v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531433v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533291v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumehdi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0668" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0665" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Shebly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.137704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Freitas Paiva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunitha Sadula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Vlachos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. B&#252;ttgen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preu&#223;ker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Goldsborough" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hartness" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preu&#223;ker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Mazzotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dewey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyan Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongil Kang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fioroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112792" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.145" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01924" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Minwegen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajakta Parab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrosson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duponcheel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boumehdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.01.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336668v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duponcheel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeanmart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Wooldridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.05.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boumehdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Stepanyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffiths" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Ferri&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400336x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mohri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4564-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX13KQQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribaucour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVZW8B57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFRDL275-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heyne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roubaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribaucour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Minetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HM07RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPM5Z3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738420v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Hartness" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Preussker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzotta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Dewey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Paiva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wojcieszak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Noronha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533253v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaget" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Potier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahccen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starikovskaia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. De Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerssens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kusenberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van De Vijver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Varghese" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533283v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Geem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Thybaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusenberg Marvin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Van Geem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531425v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013058v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533279v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533197v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minwegen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parab" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoureux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531433v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533291v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumehdi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0668" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0665" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>