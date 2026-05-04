--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Vanhove </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature combustion of 3-Pentanol and its blends with Hydrogen: An experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Shebly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 408, pp.137704. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.137704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Lignocellulosic Biomass Fractionation through Molten Salt Hydrates: Catalyst‐Enhanced Pretreatment for Sustainable Biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunitha Sadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Vlachos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17 (22), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a common ground for RCM experiments. Part B: Benchmark study on ethanol ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbia Asgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (14), pp.13295-13303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c01574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105528. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric effects on the reactivity of branched alkenes: An experimental and kinetic modeling study of methylbutenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongil Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112849. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the low-temperature oxidation of oxymethylene ether-2 (OME-2) by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.112792. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.4289-4297. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongming Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bloino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental and kinetic modeling study on pyrolysis and oxidation of oxymethylene ether-2 (OME-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111914. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ortho-Cresol a Viable Lignocellulosic Blendstock? A Kinetic Study of Its Co-Oxidation within a Surrogate Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janney Debleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Ozone-Assisted Low-Temperature Combustion of Dimethyl Ether by Means of Stabilized Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c05583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic investigation on the synergistic low-temperature reactivity, antagonistic RON blending of high-octane fuels: Diisobutylene and cyclopentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan K Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethyltetrahydrofuran combustion: Ignition delay times at high and low temperatures, speciation measurements and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajakta Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, p.341-351. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline and Combustion: Relationship between Molecular Structure and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SAE Technical Paper 2018-01-0906, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2018-01-0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Proceedings of the Combustion Institute, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations of Rapid Compression Machines using detailed chemistry: Impact of multi-dimensional effects on the auto-ignition of the iso-octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.383 - 391. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of 2-methyltetrahydrofuran oxidation under engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Simulations of Rapid Compression Machines Using Detailed Chemistry: Impact of Multi-Dimensional Effects on the Auto-Ignition of the Iso-Octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Combustion Institute, 36, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in rapid compression machine studies of low- and intermediate-temperature autoignition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hochgreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1 - 78. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative experimental kinetic study of spontaneous and plasma-assisted cool flames in a rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of methane and n-butane containing mixtures at high pressures by pulsed nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR and Syngas Components on the Autoignition of Natural Gas in a Rapid Compression Machine: A Detailed Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (7), pp.3988 - 3996. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef400336x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of the oxygen distribution in an isothermal turbulent free jet using two-color toluene LIF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.707 - 715. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-011-4564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental study of n-propylcyclohexane autoignition in lean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.2078 - 2085. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the low temperature autoignition of methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.239 - 246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a natural gas reaction mechanism for engine simulations based on rapid compression machine experiments using a multi-objective optimisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (13-14), pp.3046 - 3054. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and combustion of the n-hexene isomers: A wide range kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Ranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.756 - 772. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the kinetic interactions in the low-temperature autoignition of hydrocarbon binary mixtures and a surrogate fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.521 - 532. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the position of the double bond on the low-temperature chemistry of hexenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel W. Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Preussker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. S. Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Meeting, Eastern States Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring n-Propylbenzene Ignition in the Context of its Synthesis from Lignin: Experimental Investigation and Modeling Analysis of a Potential Sustainable Aviation Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerization of cellulose in lithium bromide solution promoted by heterogeneous acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic depolymerization and hydrolysis of cellulose over ZSM-5 and MOLTEN salts reaction media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diethyl ether cool flames: The impact of ozone-seeding on the reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted combustion through radical input within the low-temperature regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma-Assisted Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid compression machine kinetic study of the effect of hydrogen on the ignition delay times of n-pentane, 3-pentanone & 1-pentene in the low temperature combustion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Journées d’étude” of the Belgian section of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study on low- and high-temperature pyrolysis and oxidation of oxymethylene ethers as a sustainable alternative fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AIChE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of Octane-sensitive and High-RON Fuel Components in a Boosted SI Engine Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd KOSCO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the ozone-assisted low-temperature combustion of DME by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modeling Study on Low- and High-Temperature Pyrolysis and Oxidation of Oxymethylene Ethers As a Sustainable Alternative Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiche, Nov 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low and high temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the pyrolysis and oxidation chemistry of oxymethylene ethers: a sustainable alternative for fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Van Geem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low- and high-temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion (Joint Meeting of the French and British sections of the Combustion Institute)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential lignocellulosic octane boosters through co-oxidation studies with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 JSAE/SAE Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2019 Powertrains, Fuels and Lubricants International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.SAE 2019-01-2155, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of a Potential Biofuel for Gasoline under Engine Relevant Conditions: 2,5-Dimethyltetrahydrofuran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition kinetics of 2,5-dimethyltetrahydrofuran in engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene as a Knock Inhibitor - Organometallic Additives and their Kinetic Effect on Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lignocellulosic biofuels on NOx formation in premixed laminar flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in surface nanosecond dielectric barrier discharge. Plasma-assisted ignition of heavy hydrocarbons at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kissimmee, France. pp.6118 - 6125, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of CH4:O2:Ar and n-C4H10:O2:Ar(N2) mixtures with initial temperatures between 650-950 K by a surface pulsed discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-0665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of nanosecond surface dielectric barrier discharge for ignition of combustible mixtures at elevated pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted ignition inside a Rapid Compression Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electric field measurements in nanosecond surface dielectric discharge. Comparison of different polarities. Ignition of combustible mixtures by surface discharge in rapid compression machine (AIAA 2013-1053)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O 2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Vanhove </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature combustion of 3-Pentanol and its blends with Hydrogen: An experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Shebly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 408, pp.137704. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.137704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbia Asgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a common ground for RCM experiments. Part B: Benchmark study on ethanol ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113338. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Lignocellulosic Biomass Fractionation through Molten Salt Hydrates: Catalyst‐Enhanced Pretreatment for Sustainable Biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunitha Sadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Vlachos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17 (22), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (14), pp.13295-13303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c01574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105528. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the low-temperature oxidation of oxymethylene ether-2 (OME-2) by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.112792. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.4289-4297. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric effects on the reactivity of branched alkenes: An experimental and kinetic modeling study of methylbutenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongil Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112849. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongming Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bloino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental and kinetic modeling study on pyrolysis and oxidation of oxymethylene ether-2 (OME-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111914. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ortho-Cresol a Viable Lignocellulosic Blendstock? A Kinetic Study of Its Co-Oxidation within a Surrogate Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7105. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janney Debleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Ozone-Assisted Low-Temperature Combustion of Dimethyl Ether by Means of Stabilized Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c05583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic investigation on the synergistic low-temperature reactivity, antagonistic RON blending of high-octane fuels: Diisobutylene and cyclopentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan K Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethyltetrahydrofuran combustion: Ignition delay times at high and low temperatures, speciation measurements and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajakta Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, p.341-351. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline and Combustion: Relationship between Molecular Structure and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SAE Technical Paper 2018-01-0906, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2018-01-0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Proceedings of the Combustion Institute, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of 2-methyltetrahydrofuran oxidation under engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations of Rapid Compression Machines using detailed chemistry: Impact of multi-dimensional effects on the auto-ignition of the iso-octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.383 - 391. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in rapid compression machine studies of low- and intermediate-temperature autoignition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hochgreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1 - 78. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Simulations of Rapid Compression Machines Using Detailed Chemistry: Impact of Multi-Dimensional Effects on the Auto-Ignition of the Iso-Octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Combustion Institute, 36, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative experimental kinetic study of spontaneous and plasma-assisted cool flames in a rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of methane and n-butane containing mixtures at high pressures by pulsed nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR and Syngas Components on the Autoignition of Natural Gas in a Rapid Compression Machine: A Detailed Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (7), pp.3988 - 3996. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef400336x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of the oxygen distribution in an isothermal turbulent free jet using two-color toluene LIF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.707 - 715. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-011-4564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental study of n-propylcyclohexane autoignition in lean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.2078 - 2085. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the low temperature autoignition of methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.239 - 246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a natural gas reaction mechanism for engine simulations based on rapid compression machine experiments using a multi-objective optimisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (13-14), pp.3046 - 3054. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and combustion of the n-hexene isomers: A wide range kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Ranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.756 - 772. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the kinetic interactions in the low-temperature autoignition of hydrocarbon binary mixtures and a surrogate fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.521 - 532. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the position of the double bond on the low-temperature chemistry of hexenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel W. Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Preussker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. S. Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Meeting, Eastern States Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring n-Propylbenzene Ignition in the Context of its Synthesis from Lignin: Experimental Investigation and Modeling Analysis of a Potential Sustainable Aviation Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerization of cellulose in lithium bromide solution promoted by heterogeneous acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic depolymerization and hydrolysis of cellulose over ZSM-5 and MOLTEN salts reaction media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diethyl ether cool flames: The impact of ozone-seeding on the reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted combustion through radical input within the low-temperature regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma-Assisted Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid compression machine kinetic study of the effect of hydrogen on the ignition delay times of n-pentane, 3-pentanone & 1-pentene in the low temperature combustion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Journées d’étude” of the Belgian section of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study on low- and high-temperature pyrolysis and oxidation of oxymethylene ethers as a sustainable alternative fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AIChE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of Octane-sensitive and High-RON Fuel Components in a Boosted SI Engine Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd KOSCO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modeling Study on Low- and High-Temperature Pyrolysis and Oxidation of Oxymethylene Ethers As a Sustainable Alternative Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiche, Nov 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the ozone-assisted low-temperature combustion of DME by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the pyrolysis and oxidation chemistry of oxymethylene ethers: a sustainable alternative for fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Van Geem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low- and high-temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion (Joint Meeting of the French and British sections of the Combustion Institute)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low and high temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential lignocellulosic octane boosters through co-oxidation studies with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 JSAE/SAE Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2019 Powertrains, Fuels and Lubricants International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.SAE 2019-01-2155, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of a Potential Biofuel for Gasoline under Engine Relevant Conditions: 2,5-Dimethyltetrahydrofuran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition kinetics of 2,5-dimethyltetrahydrofuran in engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene as a Knock Inhibitor - Organometallic Additives and their Kinetic Effect on Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lignocellulosic biofuels on NOx formation in premixed laminar flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in surface nanosecond dielectric barrier discharge. Plasma-assisted ignition of heavy hydrocarbons at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kissimmee, France. pp.6118 - 6125, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of CH4:O2:Ar and n-C4H10:O2:Ar(N2) mixtures with initial temperatures between 650-950 K by a surface pulsed discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-0665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of nanosecond surface dielectric barrier discharge for ignition of combustible mixtures at elevated pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted ignition inside a Rapid Compression Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electric field measurements in nanosecond surface dielectric discharge. Comparison of different polarities. Ignition of combustible mixtures by surface discharge in rapid compression machine (AIAA 2013-1053)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O 2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Shebly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.137704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Freitas Paiva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunitha Sadula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Vlachos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. B&#252;ttgen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preu&#223;ker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Goldsborough" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hartness" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preu&#223;ker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Mazzotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dewey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyan Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523960v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongil Kang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fioroni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112849" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112792" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.145" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01924" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Minwegen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajakta Parab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrosson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duponcheel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boumehdi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.01.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336668v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duponcheel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeanmart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Wooldridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.05.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boumehdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Stepanyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffiths" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Ferri&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400336x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mohri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4564-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX13KQQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribaucour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVZW8B57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFRDL275-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heyne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roubaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribaucour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Minetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HM07RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPM5Z3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738420v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Hartness" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Preussker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzotta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Dewey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Paiva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wojcieszak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Noronha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533253v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaget" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Potier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahccen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starikovskaia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533258v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531416v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. De Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerssens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kusenberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van De Vijver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Varghese" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533265v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533283v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Geem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Thybaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusenberg Marvin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Van Geem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531425v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013058v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533279v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533197v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minwegen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parab" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533306v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoureux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531433v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533291v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumehdi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0668" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0665" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Shebly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.137704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. B&#252;ttgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preu&#223;ker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Goldsborough" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Freitas Paiva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunitha Sadula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Vlachos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hartness" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preu&#223;ker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Mazzotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dewey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyan Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerssens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongil Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fioroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112849" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Minwegen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajakta Parab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrosson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boumehdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duponcheel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Wooldridge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.05.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duponcheel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeanmart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boumehdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Stepanyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffiths" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Ferri&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400336x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mohri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4564-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX13KQQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribaucour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVZW8B57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFRDL275-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heyne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roubaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribaucour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Minetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HM07RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPM5Z3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738420v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Hartness" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Preussker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzotta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Dewey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Paiva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wojcieszak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Noronha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533253v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaget" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Potier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahccen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starikovskaia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533258v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. De Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerssens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kusenberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van De Vijver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Varghese" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533273v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Thybaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Van Geem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531425v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusenberg Marvin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Geem" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533277v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533197v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minwegen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parab" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533306v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoureux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531433v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533291v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumehdi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0668" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0665" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>