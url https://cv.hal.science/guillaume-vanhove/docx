--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Vanhove </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature combustion of 3-Pentanol and its blends with Hydrogen: An experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Shebly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 408, pp.137704. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.137704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbia Asgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a common ground for RCM experiments. Part B: Benchmark study on ethanol ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113338. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Lignocellulosic Biomass Fractionation through Molten Salt Hydrates: Catalyst‐Enhanced Pretreatment for Sustainable Biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunitha Sadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Vlachos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17 (22), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (14), pp.13295-13303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c01574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105528. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the low-temperature oxidation of oxymethylene ether-2 (OME-2) by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.112792. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.4289-4297. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric effects on the reactivity of branched alkenes: An experimental and kinetic modeling study of methylbutenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongil Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112849. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongming Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bloino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental and kinetic modeling study on pyrolysis and oxidation of oxymethylene ether-2 (OME-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111914. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ortho-Cresol a Viable Lignocellulosic Blendstock? A Kinetic Study of Its Co-Oxidation within a Surrogate Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7105. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janney Debleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Ozone-Assisted Low-Temperature Combustion of Dimethyl Ether by Means of Stabilized Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c05583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic investigation on the synergistic low-temperature reactivity, antagonistic RON blending of high-octane fuels: Diisobutylene and cyclopentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan K Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethyltetrahydrofuran combustion: Ignition delay times at high and low temperatures, speciation measurements and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajakta Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, p.341-351. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline and Combustion: Relationship between Molecular Structure and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SAE Technical Paper 2018-01-0906, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2018-01-0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Proceedings of the Combustion Institute, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of 2-methyltetrahydrofuran oxidation under engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations of Rapid Compression Machines using detailed chemistry: Impact of multi-dimensional effects on the auto-ignition of the iso-octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.383 - 391. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in rapid compression machine studies of low- and intermediate-temperature autoignition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hochgreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1 - 78. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Simulations of Rapid Compression Machines Using Detailed Chemistry: Impact of Multi-Dimensional Effects on the Auto-Ignition of the Iso-Octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Combustion Institute, 36, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative experimental kinetic study of spontaneous and plasma-assisted cool flames in a rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of methane and n-butane containing mixtures at high pressures by pulsed nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR and Syngas Components on the Autoignition of Natural Gas in a Rapid Compression Machine: A Detailed Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (7), pp.3988 - 3996. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef400336x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of the oxygen distribution in an isothermal turbulent free jet using two-color toluene LIF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.707 - 715. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-011-4564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental study of n-propylcyclohexane autoignition in lean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.2078 - 2085. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the low temperature autoignition of methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.239 - 246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a natural gas reaction mechanism for engine simulations based on rapid compression machine experiments using a multi-objective optimisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (13-14), pp.3046 - 3054. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and combustion of the n-hexene isomers: A wide range kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Ranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.756 - 772. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the kinetic interactions in the low-temperature autoignition of hydrocarbon binary mixtures and a surrogate fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.521 - 532. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the position of the double bond on the low-temperature chemistry of hexenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel W. Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Preussker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. S. Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Meeting, Eastern States Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring n-Propylbenzene Ignition in the Context of its Synthesis from Lignin: Experimental Investigation and Modeling Analysis of a Potential Sustainable Aviation Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerization of cellulose in lithium bromide solution promoted by heterogeneous acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic depolymerization and hydrolysis of cellulose over ZSM-5 and MOLTEN salts reaction media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diethyl ether cool flames: The impact of ozone-seeding on the reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted combustion through radical input within the low-temperature regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma-Assisted Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid compression machine kinetic study of the effect of hydrogen on the ignition delay times of n-pentane, 3-pentanone & 1-pentene in the low temperature combustion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Journées d’étude” of the Belgian section of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study on low- and high-temperature pyrolysis and oxidation of oxymethylene ethers as a sustainable alternative fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AIChE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of Octane-sensitive and High-RON Fuel Components in a Boosted SI Engine Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd KOSCO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modeling Study on Low- and High-Temperature Pyrolysis and Oxidation of Oxymethylene Ethers As a Sustainable Alternative Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiche, Nov 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the ozone-assisted low-temperature combustion of DME by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the pyrolysis and oxidation chemistry of oxymethylene ethers: a sustainable alternative for fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Van Geem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low- and high-temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion (Joint Meeting of the French and British sections of the Combustion Institute)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low and high temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential lignocellulosic octane boosters through co-oxidation studies with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 JSAE/SAE Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2019 Powertrains, Fuels and Lubricants International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.SAE 2019-01-2155, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of a Potential Biofuel for Gasoline under Engine Relevant Conditions: 2,5-Dimethyltetrahydrofuran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition kinetics of 2,5-dimethyltetrahydrofuran in engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene as a Knock Inhibitor - Organometallic Additives and their Kinetic Effect on Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lignocellulosic biofuels on NOx formation in premixed laminar flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in surface nanosecond dielectric barrier discharge. Plasma-assisted ignition of heavy hydrocarbons at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kissimmee, France. pp.6118 - 6125, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of CH4:O2:Ar and n-C4H10:O2:Ar(N2) mixtures with initial temperatures between 650-950 K by a surface pulsed discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-0665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of nanosecond surface dielectric barrier discharge for ignition of combustible mixtures at elevated pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted ignition inside a Rapid Compression Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electric field measurements in nanosecond surface dielectric discharge. Comparison of different polarities. Ignition of combustible mixtures by surface discharge in rapid compression machine (AIAA 2013-1053)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O 2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Vanhove </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature combustion of 3-Pentanol and its blends with Hydrogen: An experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Shebly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 408, pp.137704. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2025.137704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational effects in the identification and quantification of ketohydroperoxides in the oxidation of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1241-1249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4cp04184d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational fluxionality of long-chain alkene clusters in the gas phase evidenced from a combined experimental and theoretical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162 (7), pp.074302. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0252957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling cool-flame chemistry in tetrahydropyran oxidation: SVUV-PEPICO spectroscopy and computational insights into oxygenated heterocycle-dependent reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiabiao Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 282, pp.114502. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantification of hydroperoxides and radicals within stabilized cool flames by means of SVUV-PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Demaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CP00887E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fundamental investigation of the pyrolysis chemistry of oxymethylene ethers. Part II: Experiments and comprehensive model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 275, pp.114122. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deriving cool flame propagation speeds by means of an ozone-seeded, stagnation plate burner configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bragança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lecordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 362, pp.130766. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2023.130766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Lignocellulosic Biomass Fractionation through Molten Salt Hydrates: Catalyst‐Enhanced Pretreatment for Sustainable Biorefineries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunitha Sadula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionisios Vlachos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 17 (22), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202400396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a common ground for RCM experiments. Part B: Benchmark study on ethanol ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Büttgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 262, pp.113338. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1-Hexene Ozonolysis across Atmospheric and Combustion Temperatures via Synchrotron-Based Photoelectron Spectroscopy and Chemical Ionization Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbia Asgher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 128 (27), pp.5374-5385. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.4c02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing 1-Hexene Reactivity Under Inhibitive Temperatures Using Ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (14), pp.13295-13303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c01574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Preußker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalba Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (1-4), pp.105528. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2024.105528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric effects on the reactivity of branched alkenes: An experimental and kinetic modeling study of methylbutenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongil Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Fioroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutham Kukkadapu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 254, pp.112849. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (1), pp.325-333. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and kinetic modeling study on the low-temperature oxidation of oxymethylene ether-2 (OME-2) by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.112792. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.4289-4297. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the chain-branching process in the low-temperature oxidation of 1-hexene with synchrotron-based PEPICO spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smith Lewin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 258 (2), pp.113065. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for molecular flexibility in photoionization: case of tert-butyl hydroperoxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongming Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bloino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Physical Chemistry Chemical Physics, 24 (18), pp.10826-10837. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d2cp00929c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Identification in the Low-Temperature Oxidation of Cyclohexane Using a Jet-Stirred Reactor in Combination with SVUV-PEPICO Analysis and Theoretical Quantum Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (34), pp.5784-5799. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.2c04490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental and kinetic modeling study on pyrolysis and oxidation of oxymethylene ether-2 (OME-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238, pp.111914. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.739-748. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ortho-Cresol a Viable Lignocellulosic Blendstock? A Kinetic Study of Its Co-Oxidation within a Surrogate Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (21), pp.7105. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14217105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mini-Review on the Advances in the Kinetic Understanding of the Combustion of Linear and Cyclic Oxymethylene Ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (18), pp.14325-14342. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: A first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.309-319. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the Ozone-Assisted Low-Temperature Combustion of Dimethyl Ether by Means of Stabilized Cool Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpca.1c05583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jet-Stirred Reactor Study of Low-Temperature Neopentane Oxidation: A Combined Theoretical, Chromatographic, Mass Spectrometric, and PEPICO Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janney Debleza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (23), pp.19689-19704. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinetic investigation on the synergistic low-temperature reactivity, antagonistic RON blending of high-octane fuels: Diisobutylene and cyclopentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 220, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP02740E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomer-sensitive characterization of low temperature oxidation reaction products by coupling a jet-stirred reactor to an electron/ion coincidence spectrometer: case of n-pentane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Adolfo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.1222-1241. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP04992D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective identification of cyclopentaring-fused PAHs and side-substituted PAHs in a low pressure premixed sooting flame by photoelectron photoion coincidence spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Faccinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dušan K Božanić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (28), pp.15926-15944. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp02740e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (1), pp.547-554. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2,5-Dimethyltetrahydrofuran combustion: Ignition delay times at high and low temperatures, speciation measurements and detailed kinetic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajakta Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 203, p.341-351. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrià Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin M van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 191, pp.252-269. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasoline and Combustion: Relationship between Molecular Structure and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jarrosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAE Technical papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, SAE Technical Paper 2018-01-0906, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2018-01-0906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Proceedings of the Combustion Institute, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD Simulations of Rapid Compression Machines Using Detailed Chemistry: Impact of Multi-Dimensional Effects on the Auto-Ignition of the Iso-Octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Proceedings of the Combustion Institute, 36, pp.383-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and kinetic modeling study of 2-methyltetrahydrofuran oxidation under engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 178, pp.168 - 181. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD simulations of Rapid Compression Machines using detailed chemistry: Impact of multi-dimensional effects on the auto-ignition of the iso-octane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duponcheel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanmart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.383 - 391. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in rapid compression machine studies of low- and intermediate-temperature autoignition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scott Goldsborough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Hochgreb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Wooldridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry J Curran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63, pp.1 - 78. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative experimental kinetic study of spontaneous and plasma-assisted cool flames in a rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of methane and n-butane containing mixtures at high pressures by pulsed nanosecond discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 162, pp.1336-1349. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2014.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Tetrahydrofuran Oxidation and Ignition in Low-Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.6118-6125. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5b01057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of EGR and Syngas Components on the Autoignition of Natural Gas in a Rapid Compression Machine: A Detailed Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Pauwels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Fuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (7), pp.3988 - 3996. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ef400336x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the oxidation of n-butylbenzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roda Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kotaro Tanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (4), pp.1399-1416. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of the oxygen distribution in an isothermal turbulent free jet using two-color toluene LIF imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mohri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dreier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schulz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (3), pp.707 - 715. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-011-4564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed experimental study of n-propylcyclohexane autoignition in lean conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157 (11), pp.2078 - 2085. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2010.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the low temperature autoignition of methyl esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hadjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (1), pp.239 - 246. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2008.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a natural gas reaction mechanism for engine simulations based on rapid compression machine experiments using a multi-objective optimisation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Heyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (13-14), pp.3046 - 3054. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2008.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation and combustion of the n-hexene isomers: A wide range kinetic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliseo Ranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 155 (4), pp.756 - 772. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the kinetic interactions in the low-temperature autoignition of hydrocarbon binary mixtures and a surrogate fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145 (3), pp.521 - 532. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and modeling study of the autoignition of 1-hexene/iso-octane mixtures at low temperatures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene addition to a fuel-stoichiometric methane/O2/N2 flat flame and to n-heptane/air mixtures under rapid compression machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (7-8), pp.881 - 895. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2005.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the oxidation of large alkenes at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1073 - 1081. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of the position of the double bond on the low-temperature chemistry of hexenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribaucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Minetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30 (1), pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the oxidation of large alkenes at low temperature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexandre Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Warth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 30/1, 1073-1081, http://www.sciencedirect.com/science/journal/15407489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aqueous and solid inclusion complexes of diuron and isoproturon with β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 58, pp.711-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature Ignition and Oxidation Mechanisms of Tetrahydropyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel W. Hartness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Preussker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mazzotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. S. Dewey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Technical Meeting, Eastern States Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring n-Propylbenzene Ignition in the Context of its Synthesis from Lignin: Experimental Investigation and Modeling Analysis of a Potential Sustainable Aviation Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus Freitas Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Bellot Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolymerization of cellulose in lithium bromide solution promoted by heterogeneous acid catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropaCat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic depolymerization and hydrolysis of cellulose over ZSM-5 and MOLTEN salts reaction media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wojcieszak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. B. Noronha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th North American Catalysis Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rhode Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid compression machine kinetic study of the effect of hydrogen on the ignition delay times of n-pentane, 3-pentanone & 1-pentene in the low temperature combustion regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Journées d’étude” of the Belgian section of the combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the influence of hydrogen on the low-temperature reactivity of n-pentane, 1-pentene and 3-pentanone: an experimental and modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diethyl ether cool flames: The impact of ozone-seeding on the reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted combustion through radical input within the low-temperature regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Plasma-Assisted Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How ozone affects the product distribution inside cool flames of diethyl ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killyan Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Lahccen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and modeling study on low- and high-temperature pyrolysis and oxidation of oxymethylene ethers as a sustainable alternative fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Varghese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AIChE Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoignition of Octane-sensitive and High-RON Fuel Components in a Boosted SI Engine Condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd KOSCO Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental and Modeling Study on Low- and High-Temperature Pyrolysis and Oxidation of Oxymethylene Ethers As a Sustainable Alternative Fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Aerssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marvin Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Eschenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 AICHE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aiche, Nov 2021, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the ozone-assisted low-temperature combustion of DME by means of stabilized cool flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low and high temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. van De Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kusenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the combustion and pyrolysis chemistry of oxymethylene ethers as potential e-fuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the pyrolysis and oxidation chemistry of oxymethylene ethers: a sustainable alternative for fossil fuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. De Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Thybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Van Geem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Chemical Reaction Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the antiknock effect of anisole through an ignition, speciation and modeling study of its blends with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J. Pitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined modeling and experimental study on low- and high-temperature oxidation chemistry of OME3 as novel fuel additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin de Ras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben van de Vijver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusenberg Marvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion (Joint Meeting of the French and British sections of the Combustion Institute)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying potential lignocellulosic octane boosters through co-oxidation studies with isooctane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low-Carbon Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry deriving from OOQOOH radicals in alkane low-temperature oxidation: a first combined theoretical and electron-ion coincidence mass spectrometry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Adelaide (en ligne), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Gouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo A Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd QUADMARTS Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization and photoelectron/photoion coincidence spectroscopy in mass-spectrometric investigations of n-pentane low temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-S. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUADMARTS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First PEPICO Spectroscopy Investigations of n-Pentane Low Temperature Oxidation in a Jet-Stirred Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourgalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Battin-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herbinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhandong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Sy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 JSAE/SAE Powertrains, Fuels and Lubricants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Obiols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Comandini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JSAE/SAE 2019 Powertrains, Fuels and Lubricants International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.SAE 2019-01-2155, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'oxydation des éthers cycliques sur la formation des oxydes d'azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants du Groupement Français de Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic Study of a Potential Biofuel for Gasoline under Engine Relevant Conditions: 2,5-Dimethyltetrahydrofuran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lignocellulosic Biofuels on NOX Formation in Premixed Laminar Flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Giarracca-Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th "Journées D'étude" Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bio-cyclic ethers oxidation on nitrogen oxides chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of tetrahydrofuran low-temperature oxidation based on theoretically calculated rate constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. van Geem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition kinetics of 2,5-dimethyltetrahydrofuran in engine-relevant conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Minwegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Parab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sampaio Mergulhão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Workshop on Gas-phase reaction kinetics of biofuels oxygenated molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An engine-relevant kinetic investigation into the anti-knock effect of organometallics through the example of ferrocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwasup Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferrocene as a Knock Inhibitor - Organometallic Additives and their Kinetic Effect on Autoignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Dauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lignocellulosic biofuels on NOx formation in premixed laminar flames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Giarracca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gasnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th « journées d’études » of the Belgian Section of the Combustion Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in surface nanosecond dielectric barrier discharge. Plasma-assisted ignition of heavy hydrocarbons at high pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Shcherbanev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kissimmee, France. pp.6118 - 6125, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-0668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of CH4:O2:Ar and n-C4H10:O2:Ar(N2) mixtures with initial temperatures between 650-950 K by a surface pulsed discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, National Harbor, Maine, United States. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-0665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of nanosecond surface dielectric barrier discharge for ignition of combustible mixtures at elevated pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted ignition inside a Rapid Compression Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved electric field measurements in nanosecond surface dielectric discharge. Comparison of different polarities. Ignition of combustible mixtures by surface discharge in rapid compression machine (AIAA 2013-1053)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Stepanyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boumehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Starikovskaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of premixed ozone-seeded DME/O 2 cool flames on a stagnation plate burner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a stagnation plate burner as a new support to study cool flame chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Mokrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Panaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vanhove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Shebly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.137704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523945v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. B&#252;ttgen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preu&#223;ker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Goldsborough" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113338" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786690v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Freitas Paiva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunitha Sadula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Vlachos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400396" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hartness" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preu&#223;ker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Mazzotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dewey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243829v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyan Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerssens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112792" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongil Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fioroni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112849" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Minwegen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajakta Parab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrosson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738366v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boumehdi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.01.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738369v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duponcheel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Wooldridge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.05.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duponcheel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeanmart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boumehdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Stepanyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffiths" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Ferri&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400336x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mohri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4564-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX13KQQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribaucour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVZW8B57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFRDL275-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heyne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roubaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribaucour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Minetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HM07RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPM5Z3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738420v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Hartness" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Preussker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzotta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Dewey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Paiva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wojcieszak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Noronha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533253v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaget" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Potier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahccen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starikovskaia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533258v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531416v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. De Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerssens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kusenberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van De Vijver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Varghese" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533273v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Thybaut" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Van Geem" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531425v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusenberg Marvin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013085v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Geem" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533277v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533197v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minwegen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parab" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533306v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoureux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531433v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533291v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumehdi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0668" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0665" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05454486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Saab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Shebly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.137704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870430v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyang Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshan Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp04184d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smith Lewin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Herbinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battin-Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05359434v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabiao Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114502" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Batut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgalais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Panaget" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP00887E" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin de Ras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Eschenbacher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Kusenberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114122" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bragan&#231;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Lahccen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cuvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.130766" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Freitas Paiva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunitha Sadula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionisios Vlachos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wojcieszak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202400396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. B&#252;ttgen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Preu&#223;ker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Goldsborough" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113338" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabbia Asgher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c02687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732666v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sy Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c01574" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hartness" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Preu&#223;ker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Mazzotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Dewey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105528" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523960v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongil Kang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Fioroni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243829v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killyan Potier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Aerssens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112792" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.145" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234675v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113065" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03826730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongming Jiang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Carstensen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp00929c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03827417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A. Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.2c04490" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111914" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01924" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Pitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.08.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217105" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918741v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Gouid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.159" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Mokrani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.1c05583" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03444305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janney Debleza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02080" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902174v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mercier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faccinetto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanhove" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02740E" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Adolfo Garcia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04992D" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018681v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Faccinetto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an K Bo&#382;ani&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp02740e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538336v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fenard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Song" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dauphin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367650v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Minwegen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajakta Parab" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.02.022" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Gil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M van Geem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333490v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jarrosson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0906" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02333485v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02336668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duponcheel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeanmart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boumehdi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.01.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgeois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duponcheel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanmart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.08.064" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hochgreb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Wooldridge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J Curran" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2017.05.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Boumehdi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Shcherbanev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desgroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.09.007" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Stepanyan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Starikovskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.11.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Boumehdi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b01057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Griffiths" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Ferri&#232;res" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pauwels" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400336x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roda Bounaceur" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Tanaka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2011.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mohri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dreier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schulz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4564-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDX13KQQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738394v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Minetti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribaucour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2010.04.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVZW8B57-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738396v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hadjali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2008.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFRDL275-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Heyne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roubaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribaucour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Minetti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2008.04.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0HM07RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738399v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Ranzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.07.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.01.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KPM5Z3L-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017949v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Minetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Touchard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fournet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Glaude" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.10.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738411v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touchard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fournet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Glaude" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2005.10.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K06PT5RJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738424v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Warth" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738420v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.042" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017954v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269267v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupuy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marquis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bria" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kister" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. Hartness" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Preussker" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzotta" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Dewey" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Bellot Noronha" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Paiva" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wojcieszak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Noronha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531416v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Panaget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Potier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lahccen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533249v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Starikovskaia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531419v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. De Ras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aerssens" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kusenberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van De Vijver" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Varghese" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533275v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03413914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van de Vijver" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533265v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533277v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-S. Tran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533283v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Van Geem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Thybaut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013085v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusenberg Marvin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533273v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Van Geem" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531425v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Pitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03013058v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533279v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531429v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Battin-Leclerc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gouid" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478389v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgalais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533204v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandong Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533197v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02380597v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Batut" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04477244v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giarracca" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamoureux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gosselin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533306v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamoureux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gosselin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minwegen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parab" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sampaio Mergulh&#227;o" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481991v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Giarracca-Mehl" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482001v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533313v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carstensen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. van Geem" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533311v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531433v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533291v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533299v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738387v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boumehdi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-0668" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588022v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-0665" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588013v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588018v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503631v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>