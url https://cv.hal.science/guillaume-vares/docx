--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,2683 +66,2683 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNA-Seq: single or multimodal integration approach to understand the impact of low doses radiation under colon cancer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Garali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Laakso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Radiation Protection Week (ERPW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UK Health Security Agency (UKHSA), Sep 2025, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of heterogeneous data to understand the effect of low doses of HTO on intestinal tumorigenesis in the APCmin/+ mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Laakso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRR2023 - The 17th International Congress for Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Radiation Research Society (ERRS), Aug 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04739903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Low and Moderate Dose of total body X-ray Irradiation on Abdominal Aortic Aneurysms in a Murine Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Riazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Oul-Boukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Congres for Radiation Research - ICRR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Radiation Research (IARR), Aug 2023, Montréal (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04594600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets d’une contamination chronique aux faibles doses de Cesium 137 (Cs137) sur l’atherosclérose chez des souris ApoE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quelquejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Riazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Société française d'athérosclérose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NSFA - Société Francophone d’Athérosclérose, Jun 2023, Biarritz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04594654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central role of spatial ROS distribution at the nanometric scale in the molecular response to carbon ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne -Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Malesys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Monini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Paradigm to Explain the Differential Effects of X-ray and Carbon Ion Irradiation on tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Varès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Monini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distribution spatiale des radicaux libres oxygénés permet d’expliquer la différence d’activation des processus d’invasion/migration des cellules souches cancéreuses en réponse aux photons et aux ions carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Monini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial ROS distribution to explains the differences in the invasion/migration processes of cancer stem cells in response to photons and carbon ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Monini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">64th Annual Meeting of the Radiation Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of HIF-1α in the migration/invasion processes in response to photon and C-ion irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Fujimori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESTRO 37 - Innovation for Value and Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial ROS distribution to explains the differences in the invasion/migration processes of cancer stem cells in response to photons and carbon ions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Monini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th Annual Meeting of the European Radiation Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Pecs, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Césaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moderate doses of ionizing radiation on experimental abdominal aortic aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Riazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Al-Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (8), pp.e0308273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0308273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04714130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence in biology and medicine, and radioprotection research: perspectives from Jerusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehoshua Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariella Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.1291136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frai.2023.1291136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04669199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-Ion Beam Irradiation and the miR-200c Mimic Effectively Eradicate Pancreatic Cancer Stem Cells Under in vitro and in vivo Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sei Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woong Sub Koom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masao Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoTargets and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (14), pp.4749-4760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/OTT.S311567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered Response to Total Body Irradiation of C57BL/6-Tg (CAG-EGFP) Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuihua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoru Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takanori Katsube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Varès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouichi Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dose-Response</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (3), pp.155932582095133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1559325820951332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multimodal treatment of carbon ions irradiation, miRNA-34 and mTOR inhibitor specifically control high-grade chondrosarcoma cancer stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidhula Ahire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeaki Sunada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Ho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sei Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150, pp.253-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radonc.2020.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High LET Radiation Overcomes In Vitro Resistance to X-Rays of Chondrosarcoma Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Houria Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Temelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology in Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.153303381987130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1533033819871309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bystander effectors of chondrosarcoma cells irradiated at different LET impair proliferation of chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Marie-Brasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Temelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Communication and Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (3), pp.343-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12079-019-00515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02125509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS Production and Distribution: A New Paradigm to Explain the Differential Effects of X-ray and Carbon Ion Irradiation on Cancer Stem Cell Migration and Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Monini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11040468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of homologous recombination induced by replication inhibition in mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saintigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (14), pp.3861-3870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/20.14.3861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01938127v1</w:t>
-              </w:r>
-[...1280 lines deleted...]
-                <w:t xml:space="preserve">hal-02063655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3187,51 +3187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Codan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in vitro Human Physiology - Tissues, Organoids and Organs-on-Chip for Clinical Applications -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,90 +3256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the complex biology of low-dose effects using multimodal data integration: analysis of pros and cons using a mouse model of colon cancer as a case example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Klokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3377,90 +3377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High LET Radiation Overcomes in vitro Resistance to X-rays of Chondrosarcoma Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Houria Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Varès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3502,103 +3502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of HIF-1α in the resistance of Cancer Stem Cells to photon and carbon ion irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saintigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Wolfsberg Meeting on Molecular Radiation Biology/Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ermatingen, Switzerland. 2017</w:t>
@@ -3796,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04714130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Riazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali Zineddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308273" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04669199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshua Socol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Richardson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vares" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1291136" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Sai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ho Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Sub Koom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Suzuki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S311567" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuihua Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Tanaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Katsube" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Var&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Maruyama" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325820951332" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhula Ahire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Sunada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.07.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houria Hamdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lepleux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Temelie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533033819871309" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02125509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marie-Brasset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulanger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12079-019-00515-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124279v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lauret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Monini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040468" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delacote" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.14.3861" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05495357v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cochin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Laakso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Oul-Boukhitine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quelquejay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne -Sophie Wozny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990890v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063670v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Nakajima" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Fujimori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gomot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Abaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Codan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Essakhi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04740023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05495357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cochin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Laakso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali Zineddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Riazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Oul-Boukhitine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quelquejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne -Sophie Wozny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Monini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Var&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Nakajima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Fujimori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04714130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04669199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshua Socol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Richardson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1291136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Sai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ho Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Sub Koom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Suzuki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S311567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuihua Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Tanaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Katsube" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Maruyama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325820951332" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhula Ahire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Sunada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.07.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houria Hamdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lepleux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Temelie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533033819871309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02125509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marie-Brasset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12079-019-00515-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lauret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040468" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delacote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.14.3861" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gomot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Abaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Codan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Essakhi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04740023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>