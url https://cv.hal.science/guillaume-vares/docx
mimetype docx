--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -225,359 +225,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of heterogeneous data to understand the effect of low doses of HTO on intestinal tumorigenesis in the APCmin/+ mouse model</w:t>
+                <w:t xml:space="preserve">Effects of Low and Moderate Dose of total body X-ray Irradiation on Abdominal Aortic Aneurysms in a Murine Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Cochin</w:t>
+                <w:t xml:space="preserve">Goran Riazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Oul-Boukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Brizais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holly Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRR2023 - The 17th International Congress for Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Radiation Research Society (ERRS), Aug 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">17th International Congres for Radiation Research - ICRR2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Radiation Research (IARR), Aug 2023, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04739903v1</w:t>
+                <w:t xml:space="preserve">irsn-04594600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Low and Moderate Dose of total body X-ray Irradiation on Abdominal Aortic Aneurysms in a Murine Model</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of heterogeneous data to understand the effect of low doses of HTO on intestinal tumorigenesis in the APCmin/+ mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gloaguen</w:t>
+                <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Cochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holly Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congres for Radiation Research - ICRR2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Radiation Research (IARR), Aug 2023, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">ICRR2023 - The 17th International Congress for Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Radiation Research Society (ERRS), Aug 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04594600v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04739903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une contamination chronique aux faibles doses de Cesium 137 (Cs137) sur l’atherosclérose chez des souris ApoE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goran Riazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Société française d'athérosclérose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NSFA - Société Francophone d’Athérosclérose, Jun 2023, Biarritz (France), France</w:t>
@@ -612,51 +612,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of spatial ROS distribution at the nanometric scale in the molecular response to carbon ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne -Sophie Wozny</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -731,64 +731,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Paradigm to Explain the Differential Effects of X-ray and Carbon Ion Irradiation on tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Varès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,65 +842,65 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution spatiale des radicaux libres oxygénés permet d’expliquer la différence d’activation des processus d’invasion/migration des cellules souches cancéreuses en réponse aux photons et aux ions carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -908,374 +908,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Monini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en Cancérologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial ROS distribution to explains the differences in the invasion/migration processes of cancer stem cells in response to photons and carbon ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Role of HIF-1α in the migration/invasion processes in response to photon and C-ion irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuo Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Fujimori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th Annual Meeting of the Radiation Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ESTRO 37 - Innovation for Value and Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063655v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of HIF-1α in the migration/invasion processes in response to photon and C-ion irradiations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spatial ROS distribution to explains the differences in the invasion/migration processes of cancer stem cells in response to photons and carbon ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Beuve</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Monini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 37 - Innovation for Value and Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">64th Annual Meeting of the Radiation Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064756v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial ROS distribution to explains the differences in the invasion/migration processes of cancer stem cells in response to photons and carbon ions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1283,88 +1283,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Monini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Meeting of the European Radiation Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Pecs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1374,359 +1374,359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Valable</w:t>
+                <w:t xml:space="preserve">Mathieu Césaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Césaire</w:t>
+                <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Lecrosnier</w:t>
+                <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of moderate doses of ionizing radiation on experimental abdominal aortic aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goran Riazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goran Riazi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloe Brizais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Al-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quelquejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (8), pp.e0308273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0308273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04714130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence in biology and medicine, and radioprotection research: perspectives from Jerusalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehoshua Socol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehoshua Socol</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ariella Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1735,1008 +1735,1008 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.1291136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frai.2023.1291136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04669199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon-Ion Beam Irradiation and the miR-200c Mimic Effectively Eradicate Pancreatic Cancer Stem Cells Under in vitro and in vivo Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sei Sai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sei Sai</w:t>
+                <w:t xml:space="preserve">Eun Ho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eun Ho Kim</w:t>
+                <w:t xml:space="preserve">Woong Sub Koom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masao Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OncoTargets and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021 (14), pp.4749-4760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/OTT.S311567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Response to Total Body Irradiation of C57BL/6-Tg (CAG-EGFP) Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multimodal treatment of carbon ions irradiation, miRNA-34 and mTOR inhibitor specifically control high-grade chondrosarcoma cancer stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidhula Ahire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuihua Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kouichi Maruyama</w:t>
+                <w:t xml:space="preserve">Shigeaki Sunada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Ho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sei Sai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dose-Response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1559325820951332⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.253-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2020.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251580v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal treatment of carbon ions irradiation, miRNA-34 and mTOR inhibitor specifically control high-grade chondrosarcoma cancer stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vares</w:t>
+                <w:t xml:space="preserve">Altered Response to Total Body Irradiation of C57BL/6-Tg (CAG-EGFP) Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuihua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanori Katsube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Varès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidhula Ahire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sei Sai</w:t>
+                <w:t xml:space="preserve">Kouichi Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2020.07.034⟩</w:t>
+              <w:t xml:space="preserve">Dose-Response</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.155932582095133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1559325820951332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298410v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High LET Radiation Overcomes In Vitro Resistance to X-Rays of Chondrosarcoma Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chevalier</w:t>
+                <w:t xml:space="preserve">Dounia Houria Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Houria Hamdi</w:t>
+                <w:t xml:space="preserve">Charlotte Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lepleux</w:t>
+                <w:t xml:space="preserve">Mihaela Temelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology in Cancer Research and Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.153303381987130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1533033819871309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bystander effectors of chondrosarcoma cells irradiated at different LET impair proliferation of chondrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lepleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Marie-Brasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lepleux</w:t>
+                <w:t xml:space="preserve">Mihaela Temelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Marie-Brasset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Temelie</w:t>
+                <w:t xml:space="preserve">Marion Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Communication and Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (3), pp.343-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12079-019-00515-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02125509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROS Production and Distribution: A New Paradigm to Explain the Differential Effects of X-ray and Carbon Ion Irradiation on Cancer Stem Cell Migration and Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Monini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers11040468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of homologous recombination induced by replication inhibition in mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Saintigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Saintigny</w:t>
+                <w:t xml:space="preserve">Fabien Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delacote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vares</w:t>
+                <w:t xml:space="preserve">Fabrice Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (14), pp.3861-3870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/emboj/20.14.3861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01938127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2746,561 +2746,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low dose medical diagnostic radiation, a risk factor for colon carcinogenesis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Gomot</w:t>
+                <w:t xml:space="preserve">Tasneem Abaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasneem Abaza</w:t>
+                <w:t xml:space="preserve">Clément Codan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Codan</w:t>
+                <w:t xml:space="preserve">Nora Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cancer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Singapour, Singapore. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low dose radiation effect on colon carcinogenesis in the KPC:APC models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissandre Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissandre Gomot</w:t>
+                <w:t xml:space="preserve">Tasneem Abaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tasneem Abaza</w:t>
+                <w:t xml:space="preserve">Clément Codan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Codan</w:t>
+                <w:t xml:space="preserve">Nora Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Wolfsberg Meeting on Molecular Radiation Biology/Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Hurdalsjøen, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inducible KPC:APC mouse model for studying colon carcinogenesis in vivo and ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Codan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Essakhi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Klokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR 2024 Congress: Innovative Cancer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04730239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inducible KPC:APC mouse organoid model for colon carcinogenesis studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissandre Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Codan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in vitro Human Physiology - Tissues, Organoids and Organs-on-Chip for Clinical Applications -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the complex biology of low-dose effects using multimodal data integration: analysis of pros and cons using a mouse model of colon cancer as a case example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Garali Zineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,348 +3308,348 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holly Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Klokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERRS2022 - 47th Annual Meeting of the European Radiation Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Catania (IT), Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04740023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High LET Radiation Overcomes in vitro Resistance to X-rays of Chondrosarcoma Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Houria Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Houria Hamdi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lepleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Varès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENLIGHT Annual Meeting and Training 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of HIF-1α in the resistance of Cancer Stem Cells to photon and carbon ion irradiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Wozny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Saintigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuo Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Wolfsberg Meeting on Molecular Radiation Biology/Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ermatingen, Switzerland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3796,51 +3796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05495357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cochin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Laakso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali Zineddine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594600v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Riazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Oul-Boukhitine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quelquejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne -Sophie Wozny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Monini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Var&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063655v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Nakajima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Fujimori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04714130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308273" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04669199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshua Socol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Richardson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1291136" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Sai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ho Kim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Sub Koom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Suzuki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S311567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuihua Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Tanaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Katsube" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Maruyama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325820951332" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298410v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhula Ahire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Sunada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.07.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houria Hamdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lepleux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Temelie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533033819871309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02125509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marie-Brasset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulanger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12079-019-00515-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lauret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040468" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delacote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.14.3861" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gomot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Abaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Codan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Essakhi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04740023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144579v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05495357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Garali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cochin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vares" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Laakso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594600v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Riazi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Oul-Boukhitine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gloaguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04739903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali Zineddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04594654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quelquejay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355504v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wozny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alphonse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malesys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Monini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Var&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuo Nakajima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Fujimori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04714130v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04669199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehoshua Socol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariella Richardson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1291136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sei Sai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Ho Kim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woong Sub Koom" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Suzuki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/OTT.S311567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhula Ahire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Sunada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2020.07.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuihua Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Tanaka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Katsube" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouichi Maruyama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1559325820951332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houria Hamdi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lepleux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Temelie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nicol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1533033819871309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02125509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marie-Brasset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boulanger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12079-019-00515-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lauret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11040468" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01938127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Saintigny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delacote" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Petitot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.14.3861" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissandre Gomot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Abaza" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Codan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Essakhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pascal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04730239v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Klokov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799476v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04740023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nicolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738699v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>