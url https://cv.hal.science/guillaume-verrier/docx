--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,284 +100,284 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (31), 95-97, rue du Férétra</w:t>
+                <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faisse</w:t>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.154</w:t>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.916 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845878v1</w:t>
+                <w:t xml:space="preserve">hal-04823386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toulouse (31), 95-97, rue du Férétra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Menager</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04823386v1</w:t>
+                <w:t xml:space="preserve">hal-04845878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Région Midi-Pyrénées - Département Haute-Garonne (31). Toulouse. ZAC Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Rapport de fouille préventive. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -421,51 +421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -549,51 +549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des fouilles récentes de la caserne Niel à la compréhension de l’agglomération ouverte de la fin du second âge du Fer de Toulouse Saint-Roch (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fichtl Stephan; Barral Philippe; Pierrevelcin Gilles; Schönfelder Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations ouvertes de l’Europe celtique (IIIe s. et début du IIe s. av. J.-C.), Actes de la table ronde internationale de Bibracte (Glux-en-Glenne, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVAGE, pp. 43-67, 2019, Mémoire d'Archéologie du Grand-Est, 978-2-9561936-3-0</w:t>
@@ -616,242 +616,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monnaies et agglomération au IIe s. av. n. è. : le cas de la ZAC Niel à Toulouse Saint-Roch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une maison à cour centrale sur le site de Saint-Roch (ZAC Niel) à Toulouse (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hiriart Eneko; Genechesi Julia; Cicolani Veronica; Martin Stéphane; Nieto-Pelletier Sylvia; Olmer Fabienne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, Bibracte EPCC, pp.237-242, 2018, Bibracte, 978-2-909668-97-5</w:t>
+              <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.633-638, 2018, Archéologie et Culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007282v1</w:t>
+                <w:t xml:space="preserve">hal-02007045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maison à cour centrale sur le site de Saint-Roch (ZAC Niel) à Toulouse (Haute-Garonne)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monnaies et agglomération au IIe s. av. n. è. : le cas de la ZAC Niel à Toulouse Saint-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiriart Eneko; Genechesi Julia; Cicolani Veronica; Martin Stéphane; Nieto-Pelletier Sylvia; Olmer Fabienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.633-638, 2018, Archéologie et Culture</w:t>
+              <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Bibracte EPCC, pp.237-242, 2018, Bibracte, 978-2-909668-97-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007045v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. III - VI* Le quartier Saint-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,51 +889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse ZAC Niel : gestion de l’eau dans une agglomération du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,383 +1027,383 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voies, acteurs et modalités du grand commerce en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bohbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.665-691, 2013, 978-2-910763-34-3</w:t>
+              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des hommes, diffusion des idées, circulation des biens dans l’espace européen à l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. 30, Fédération Aquitania, 2013, Aquitania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971680v1</w:t>
+                <w:t xml:space="preserve">hal-02096182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse ZAC Niel (Haute-Garonne) : nouveaux éléments sur l’occupation gauloise du quartier Saint-Roch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voies, acteurs et modalités du grand commerce en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.665-691, 2013, 978-2-910763-34-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération Aquitania</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-01558367v1</w:t>
+                <w:t xml:space="preserve">hal-01971680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies, acteurs et modalités du grand commerce en Europe occidentale</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulouse ZAC Niel (Haute-Garonne) : nouveaux éléments sur l’occupation gauloise du quartier Saint-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des hommes, diffusion des idées, circulation des biens dans l’espace européen à l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, suppl. 30, Fédération Aquitania, 2013, Aquitania</w:t>
+              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-376, 2013, 978-2-910763-34-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096182v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01558367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1549,137 +1549,1174 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Isthme gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibère, grec et latin à Toulouse (Haute-Garonne) à la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. : nouvelles inscriptions sur céramique du site de la ZAC Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.403-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse Saint-Roch, village d’artisans et d’échanges : premiers résultats de la fouille 2009-2011 sur la ZAC Niel (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois de Saint-Roch à Toulouse entre Midi et Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (Hors-série. Octobre), pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00713128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de La Tène ancienne de Pont-sur-Seine « La Gravière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.69-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctuaire de Corent (Puy-de-Dôme) : bilan de trois années de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amphores et la vaisselle céramique importée de l’habitat groupé de Verdun-sur-le-Doubs (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village gaulois de Verdun-sur-le-Doubs « Le Petit-Chauvort ». Un bref bilan des recherches 1996-1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jeunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trois rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisons à cour centrale sur le site de la ZAC Niel à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. 40e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1689,1190 +2726,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse, ZAC Niel (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.7820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968092v1</w:t>
-              </w:r>
-[...1035 lines deleted...]
-                <w:t xml:space="preserve">hal-04948024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2890,51 +2890,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Méditerranée et Atlantique : évolution céramique au IIe siècle av. J.-C. sur le site de la Zac Niel à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution des sociétés gauloises du Second âge du fer, entre mutations internes et influences externes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Amiens, France. pp.477-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2959,90 +2959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blutige Opfer und Weinspenden in Gallien am Beispiel des spätkeltisch-römischen Heiligtums von Corent (Frankreich)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3253,51 +3253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100452010&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452933v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.986" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Beuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jeunot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100452010&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.986" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Beuret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jeunot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>