--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,284 +100,284 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
+                <w:t xml:space="preserve">Toulouse (31), 95-97, rue du Férétra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Menager</w:t>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+                <w:t xml:space="preserve">Manuelle Prié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Cure</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.916 (3 vol.)</w:t>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823386v1</w:t>
+                <w:t xml:space="preserve">hal-04845878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse (31), 95-97, rue du Férétra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loroux Bottereau (44), &amp;quot;Zac du Plessis&amp;quot;, tranches 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Menager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuelle Prié</w:t>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faisse</w:t>
+                <w:t xml:space="preserve">Laetitia Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.154</w:t>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.916 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845878v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Région Midi-Pyrénées - Département Haute-Garonne (31). Toulouse. ZAC Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Rapport de fouille préventive. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -421,51 +421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -549,51 +549,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des fouilles récentes de la caserne Niel à la compréhension de l’agglomération ouverte de la fin du second âge du Fer de Toulouse Saint-Roch (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fichtl Stephan; Barral Philippe; Pierrevelcin Gilles; Schönfelder Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations ouvertes de l’Europe celtique (IIIe s. et début du IIe s. av. J.-C.), Actes de la table ronde internationale de Bibracte (Glux-en-Glenne, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVAGE, pp. 43-67, 2019, Mémoire d'Archéologie du Grand-Est, 978-2-9561936-3-0</w:t>
@@ -616,242 +616,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une maison à cour centrale sur le site de Saint-Roch (ZAC Niel) à Toulouse (Haute-Garonne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monnaies et agglomération au IIe s. av. n. è. : le cas de la ZAC Niel à Toulouse Saint-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hiriart Eneko; Genechesi Julia; Cicolani Veronica; Martin Stéphane; Nieto-Pelletier Sylvia; Olmer Fabienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.633-638, 2018, Archéologie et Culture</w:t>
+              <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, Bibracte EPCC, pp.237-242, 2018, Bibracte, 978-2-909668-97-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007045v1</w:t>
+                <w:t xml:space="preserve">hal-02007282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monnaies et agglomération au IIe s. av. n. è. : le cas de la ZAC Niel à Toulouse Saint-Roch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une maison à cour centrale sur le site de Saint-Roch (ZAC Niel) à Toulouse (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hiriart Eneko; Genechesi Julia; Cicolani Veronica; Martin Stéphane; Nieto-Pelletier Sylvia; Olmer Fabienne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Villard-Le Tiec; Yves Menez; Patrick Maguer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaies et archéologie en Europe celtique. Mélanges en l'honneur de Katherine Gruel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 29, Bibracte EPCC, pp.237-242, 2018, Bibracte, 978-2-909668-97-5</w:t>
+              <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. Actes du 40e colloque international de l’Association française pour l’étude de l’âge du Fer (Rennes, 4-7 mai 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.633-638, 2018, Archéologie et Culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007282v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. III - VI* Le quartier Saint-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,51 +889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse ZAC Niel : gestion de l’eau dans une agglomération du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,383 +1027,383 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voies, acteurs et modalités du grand commerce en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bohbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des hommes, diffusion des idées, circulation des biens dans l’espace européen à l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, suppl. 30, Fédération Aquitania, 2013, Aquitania</w:t>
+              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.665-691, 2013, 978-2-910763-34-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096182v1</w:t>
+                <w:t xml:space="preserve">hal-01971680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies, acteurs et modalités du grand commerce en Europe occidentale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toulouse ZAC Niel (Haute-Garonne) : nouveaux éléments sur l’occupation gauloise du quartier Saint-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Aquitania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.371-376, 2013, 978-2-910763-34-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fédération Aquitania</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01971680v1</w:t>
+                <w:t xml:space="preserve">halshs-01558367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse ZAC Niel (Haute-Garonne) : nouveaux éléments sur l’occupation gauloise du quartier Saint-Roch</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voies, acteurs et modalités du grand commerce en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.371-376, 2013, 978-2-910763-34-3</w:t>
+              <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des hommes, diffusion des idées, circulation des biens dans l’espace européen à l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, suppl. 30, Fédération Aquitania, 2013, Aquitania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01558367v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1549,1174 +1549,137 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
-[...1035 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisons à cour centrale sur le site de la ZAC Niel à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures de l’âge du Fer en Europe occidentale et centrale. 40e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2726,153 +1689,1190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse, ZAC Niel (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.7820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Isthme gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibère, grec et latin à Toulouse (Haute-Garonne) à la fin du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C. : nouvelles inscriptions sur céramique du site de la ZAC Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Ruiz Darasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (2), pp.403-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les phases anciennes d'occupation de la nécropole protohistorique de la ZAC Niel à Toulouse (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ruzzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cavanhié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toulouse Saint-Roch, village d’artisans et d’échanges : premiers résultats de la fouille 2009-2011 sur la ZAC Niel (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois de Saint-Roch à Toulouse entre Midi et Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alcantara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (Hors-série. Octobre), pp.74-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00713128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de La Tène ancienne de Pont-sur-Seine « La Gravière »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.69-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctuaire de Corent (Puy-de-Dôme) : bilan de trois années de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Demierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.45-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amphores et la vaisselle céramique importée de l’habitat groupé de Verdun-sur-le-Doubs (II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le village gaulois de Verdun-sur-le-Doubs « Le Petit-Chauvort ». Un bref bilan des recherches 1996-1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meunier</w:t>
+                <w:t xml:space="preserve">Lucile Jeunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01968092v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trois rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2890,51 +2890,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Méditerranée et Atlantique : évolution céramique au IIe siècle av. J.-C. sur le site de la Zac Niel à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution des sociétés gauloises du Second âge du fer, entre mutations internes et influences externes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Amiens, France. pp.477-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2959,90 +2959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blutige Opfer und Weinspenden in Gallien am Beispiel des spätkeltisch-römischen Heiligtums von Corent (Frankreich)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Demierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3253,51 +3253,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100452010&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558367v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.986" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517176v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Beuret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jeunot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845878v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Verrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Pri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Menager" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cousi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007282v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007051v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100452010&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01558367v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Demierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gasc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ruiz Darasse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.986" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ruzzu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cavanhi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713128v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518625v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Videau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Beuret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jeunot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007075v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>