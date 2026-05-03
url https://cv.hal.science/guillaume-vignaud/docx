--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,3402 +315,3402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of precursor molecular weight on swelling and elastic modulus of cross-linked PDMS films</w:t>
+                <w:t xml:space="preserve">Rubber-to-Liquid Transition in Amorphous Polymer Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Kouakou</w:t>
+                <w:t xml:space="preserve">Adrien Delanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mama Aissata Bangoura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mérindol</w:t>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Réhel</w:t>
+                <w:t xml:space="preserve">Viktoriia Drebezghova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Linossier</w:t>
+                <w:t xml:space="preserve">Philippe Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5sm00994d⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6c00362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442340v1</w:t>
+                <w:t xml:space="preserve">hal-05597060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring glass transition in polyethylene via molecular dynamics: From bulk to isolated chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of precursor molecular weight on swelling and elastic modulus of cross-linked PDMS films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fleury</w:t>
+                <w:t xml:space="preserve">Jean-David Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Noroozi</w:t>
+                <w:t xml:space="preserve">Mama Aissata Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mérindol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Karine Réhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Meunier</w:t>
+                <w:t xml:space="preserve">Isabelle Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 145, pp.108758. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5sm00994d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05049625v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of marine bacterial adhesion on ultra-soft cross-linked chitosan coatings</w:t>
+                <w:t xml:space="preserve">Exploring glass transition in polyethylene via molecular dynamics: From bulk to isolated chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Champion</w:t>
+                <w:t xml:space="preserve">Etienne Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
+                <w:t xml:space="preserve">Alexandre Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izelenn Dufour</w:t>
+                <w:t xml:space="preserve">Ali Noroozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Vallée-Réhel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Linossier</w:t>
+                <w:t xml:space="preserve">Marc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 721, pp.137205. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 145, pp.108758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109424v1</w:t>
+                <w:t xml:space="preserve">hal-05049625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the anti-bioadhesion properties of short, medium chain length, and amphiphilic polyhydroxyalkanoate films</w:t>
+                <w:t xml:space="preserve">Modulation of marine bacterial adhesion on ultra-soft cross-linked chitosan coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Guennec</w:t>
+                <w:t xml:space="preserve">Marie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Augias</w:t>
+                <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mama Aïssata Bangoura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaffry</w:t>
+                <w:t xml:space="preserve">Karine Vallée-Réhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (2), pp.177-192. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 721, pp.137205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2024.2326038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669274v1</w:t>
+                <w:t xml:space="preserve">hal-05109424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Polystyrene‐Zirconium Dioxide Nanocomposite With Enhanced Optical Properties</w:t>
+                <w:t xml:space="preserve">Investigating the anti-bioadhesion properties of short, medium chain length, and amphiphilic polyhydroxyalkanoate films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jemy James</w:t>
+                <w:t xml:space="preserve">Alexandra Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomy Muringayil Joseph</w:t>
+                <w:t xml:space="preserve">Antoine Augias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Maria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Mama Aïssata Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (24), pp.5426-5436. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20240765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2024.2326038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073881v1</w:t>
+                <w:t xml:space="preserve">hal-04669274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Azopolymer for Photo-Switchable Adhesive Applications</w:t>
+                <w:t xml:space="preserve">Engineered Polystyrene‐Zirconium Dioxide Nanocomposite With Enhanced Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boussonniere</w:t>
+                <w:t xml:space="preserve">Tomy Muringayil Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Billon</w:t>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings14030275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (24), pp.5426-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20240765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513596v1</w:t>
+                <w:t xml:space="preserve">hal-05073881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and physical properties of zirconium dioxide reinforced poly(methyl methacrylate) nanocomposite films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jemy James</w:t>
+                <w:t xml:space="preserve">Design of an Azopolymer for Photo-Switchable Adhesive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosemary Johnson</w:t>
+                <w:t xml:space="preserve">Anne Boussonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjali Nair</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitin George Eapen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blessy Joseph</w:t>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.54977⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings14030275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132594v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the temperature dependent optical properties of V1−xWxO2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and physical properties of zirconium dioxide reinforced poly(methyl methacrylate) nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemy James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Ait Abdelkadir</w:t>
+                <w:t xml:space="preserve">Anjali Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Victor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Nitin George Eapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Marcel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Sahal</w:t>
+                <w:t xml:space="preserve">Blessy Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.54977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132569v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Activity of a Hyaluronan-like Exopolysaccharide from the Marine Vibrio MO245 against Pathogenic Bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Champion</w:t>
+                <w:t xml:space="preserve">Analysis of the temperature dependent optical properties of V1−xWxO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ait Abdelkadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Portier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+                <w:t xml:space="preserve">Jean-Louis Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md20110728⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 772, pp.139805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003650v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal atomic layer deposition of RuOx on highly porous current collectors for micro-supercapacitor applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
+                <w:t xml:space="preserve">Anti-Biofilm Activity of a Hyaluronan-like Exopolysaccharide from the Marine Vibrio MO245 against Pathogenic Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birhanu Desalegn Assresahegn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Guay</w:t>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vallée-Réhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8f50⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (11), pp.728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md20110728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810574v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polyhydroxyalkanoate (PHA) microbeads with tunable functional properties and high biodegradability in seawater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformal atomic layer deposition of RuOx on highly porous current collectors for micro-supercapacitor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakeb Hasan Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Volant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Pascal Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+                <w:t xml:space="preserve">Birhanu Desalegn Assresahegn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Guay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (49), pp.495404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ac8f50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123151v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental evidences of the density variation of ultrathin polymer films with thickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of polyhydroxyalkanoate (PHA) microbeads with tunable functional properties and high biodegradability in seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
+                <w:t xml:space="preserve">Chloé Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269782v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFLEX : a program for the analysis of specular X-ray and neutron reflectivity data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Direct experimental evidences of the density variation of ultrathin polymer films with thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Giermanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576718018186⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.123934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131843v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of radical photoinitiator content on UV curing process and UV-cured hybrid sol–gel films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tingaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (2), pp.333-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11998-019-00276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of polystyrene–cerium oxide nanocomposite thin films for refractive index enhancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+                <w:t xml:space="preserve">REFLEX : a program for the analysis of specular X-ray and neutron reflectivity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17, pp.34-42. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.201-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718018186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121258v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility in glass transition behavior after erasing stress induced by spin coating process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface engineering of polystyrene–cerium oxide nanocomposite thin films for refractive index enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemy James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+                <w:t xml:space="preserve">Khadidja Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.044⟩</w:t>
+              <w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoso.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697264v1</w:t>
+                <w:t xml:space="preserve">hal-02121258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Density Variation of Confined Polymer Thin Films via Simple Model-Independent Nanoparticle Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversibility in glass transition behavior after erasing stress induced by spin coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beena Unni</w:t>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vignaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. K. Bal</w:t>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02617⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521765v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of Poly( n -butyl methacrylate) Films Exposed to Supercritical Carbon Dioxide: A Comparative Study with Polystyrene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
+                <w:t xml:space="preserve">Probing the Density Variation of Confined Polymer Thin Films via Simple Model-Independent Nanoparticle Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Giermanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04436⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp. 1027-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906040v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant soft X-ray reflectivity of ultrathin polymer films at the C-edge: A direct approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solvent Assisted Rinsing : Stability/Instability of Ultrathin Polymer Residual Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1807 - 1815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4963295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05492589v1</w:t>
+                <w:t xml:space="preserve">hal-01905605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Assisted Rinsing : Stability/Instability of Ultrathin Polymer Residual Layer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant soft X-ray reflectivity of ultrathin polymer films at the C-edge: A direct approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M Gullikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.095016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905605v1</w:t>
+                <w:t xml:space="preserve">hal-05492589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally driven sign switch of static dielectric constant of VO 2 thin film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Vignaud</w:t>
+                <w:t xml:space="preserve">Swelling of Poly( n -butyl methacrylate) Films Exposed to Supercritical Carbon Dioxide: A Comparative Study with Polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (7), pp.1716 - 1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.02.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01906039v1</w:t>
+                <w:t xml:space="preserve">hal-01906040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermally driven sign switch of static dielectric constant of VO 2 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+                <w:t xml:space="preserve">J.B. Kana Kana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Maaza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (6), </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.165 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15056-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905173v1</w:t>
+                <w:t xml:space="preserve">hal-01906039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Polymer Ultrathin Films (&amp;lt;7 nm) Made by a Top-Down Approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02381⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15056-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344158v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated polymer micro-ring resonators for optical sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+                <w:t xml:space="preserve">Stability of Polymer Ultrathin Films (&amp;lt;7 nm) Made by a Top-Down Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Poffo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+                <w:t xml:space="preserve">Elvia Anabela Chavez Panduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4914308⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (8), pp.8184-8193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b02381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137612v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation of Ultrathin Polystyrene Films Hyperswollen in Supercritical Carbon Dioxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bal</w:t>
+                <w:t xml:space="preserve">Integrated polymer micro-ring resonators for optical sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Beuvier</w:t>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chebil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Vignaud</w:t>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Grohens</w:t>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (24), pp.8738-8747. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (10), pp.104504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma501281t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4914308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493302v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification and Depression in Glass Transition Temperature in Polystyrene Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (39), pp.11599-11608. </w:t>
@@ -3742,3088 +3742,3222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly conductive polymer nanocomposites (CPC) for solar absorbers design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation of Ultrathin Polystyrene Films Hyperswollen in Supercritical Carbon Dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Antar</w:t>
+                <w:t xml:space="preserve">T. Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3126⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (24), pp.8738-8747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma501281t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913842v1</w:t>
+                <w:t xml:space="preserve">hal-05493302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-ray Reflectivity Study of Polystyrene Ultrathin Films Swollen in Carbon Dioxid</w:t>
+                <w:t xml:space="preserve">Eco-friendly conductive polymer nanocomposites (CPC) for solar absorbers design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Chebil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Zied Antar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma301035f⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Polym. Adv. Technol. (2013). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987974v1</w:t>
+                <w:t xml:space="preserve">hal-00913842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple glass transition temperatures of polymer thin films as probed by multi-wavelength ellipsometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ X-ray Reflectivity Study of Polystyrene Ultrathin Films Swollen in Carbon Dioxid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.10.015⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (16), pp.6611-6617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma301035f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00714987v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass transition temperatures of isotactic poly(methymethacrylate) thin films and individual chains probed by multi wavelength ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Ouakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (1), pp.13703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2010100221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">thermally tunable optical constants of vanadium dioxide thin films measured by spectroscopic ellipsometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple glass transition temperatures of polymer thin films as probed by multi-wavelength ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M Ndjaka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Maaza</w:t>
+                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 519 (6), pp.2031-2036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2010.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601208v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specular Reflectivity from Smooth and Rough Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">thermally tunable optical constants of vanadium dioxide thin films measured by spectroscopic ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B Kana Kana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Ndjaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 770, pp.85-131</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284, pp.807-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402073v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in glass transition behavior between semi crystalline and amorphous poly (lactic acid) thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Specular Reflectivity from Smooth and Rough Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 273, pp.146-152</w:t>
+              <w:t xml:space="preserve">Lecture Notes in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 770, pp.85-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400855v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (9), pp.1655-1660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer brushes grafted to &amp;quot;passivated&amp;quot; silicon substrates using click chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Difference in glass transition behavior between semi crystalline and amorphous poly (lactic acid) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Narladkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273, pp.146-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04896775v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mesoporous thin films by X-ray reflectivity, optical reflectivity and grazing incidence small angle X-ray scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+                <w:t xml:space="preserve">Polymer brushes grafted to &amp;quot;passivated&amp;quot; silicon substrates using click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana-Viorela Ostaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simona Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.2732-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la703086x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999354v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04896775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Glass-Transition temperatures in Thin Supported Films of Isotactic PMMA as Revealed by Enhanced Raman Scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Analysis of mesoporous thin films by X-ray reflectivity, optical reflectivity and grazing incidence small angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00402249v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering of diblock PS-PBMA thin films: An X-ray reflectivity study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Glass-Transition temperatures in Thin Supported Films of Isotactic PMMA as Revealed by Enhanced Raman Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00243-9⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (19), pp.8601-8604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la050898b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493365v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of X-ray reflectivity curves of non-Gaussian surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Vignaud</w:t>
+                <w:t xml:space="preserve">Ordering of diblock PS-PBMA thin films: An X-ray reflectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Grübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gibaud</w:t>
+                <w:t xml:space="preserve">S Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Paris</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Ausserré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01020-1⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 248 (1-4), pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00243-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493351v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating liquid surfaces down to the nanometer scale using grazing incidence X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of X-ray reflectivity curves of non-Gaussian surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fradin</w:t>
+                <w:t xml:space="preserve">D. Ausserré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Braslau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Grübel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00255-5⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 323 (1-2), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(97)01020-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493360v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Energy of Amphiphilic Films at the Nanometer Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Investigating liquid surfaces down to the nanometer scale using grazing incidence X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braslau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Luzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.3157⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 248 (1-4), pp.310-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00255-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493376v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An x-ray scattering study of laterally modulated structures: the example of diblock copolymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Wang</w:t>
+                <w:t xml:space="preserve">Bending Energy of Amphiphilic Films at the Nanometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sinha</w:t>
+                <w:t xml:space="preserve">J. Daillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braslau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Daillant</w:t>
+                <w:t xml:space="preserve">K. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 9 (9), pp.L125-L130. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78 (16), pp.3157-3160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/9/9/003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.78.3157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493387v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Huygens-principle growth mechanism in sputtered W/Si multilayers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An x-ray scattering study of laterally modulated structures: the example of diblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Salditt</w:t>
+                <w:t xml:space="preserve">J Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lott</w:t>
+                <w:t xml:space="preserve">S Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Metzger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R Fischer</w:t>
+                <w:t xml:space="preserve">J Daillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/epl/i1996-00270-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (9), pp.L125-L130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/9/9/003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493394v1</w:t>
+                <w:t xml:space="preserve">hal-05493387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-ray Scattering Study of Laterally Modulated Structures: Investigation of Coherence and Resolution Effects with a Grating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+                <w:t xml:space="preserve">Observation of the Huygens-principle growth mechanism in sputtered W/Si multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Salditt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">T. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tolan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Vignaud</w:t>
+                <w:t xml:space="preserve">J Peisl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sinha</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 6 (8), pp.1085-1094. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 36 (8), pp.565-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1996117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i1996-00270-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247232v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interface roughness in W/Si multilayers by high resolution diffuse X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An X-ray Scattering Study of Laterally Modulated Structures: Investigation of Coherence and Resolution Effects with a Grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Salditt</w:t>
+                <w:t xml:space="preserve">M. Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lott</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0921-4526(95)00899-3⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (8), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1996117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493425v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diamond double-crystal transmission monochromator for the TROIKA II station at ESRF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Grübel</w:t>
+                <w:t xml:space="preserve">Characterization of interface roughness in W/Si multilayers by high resolution diffuse X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salditt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Abernathy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">D. Lott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peisl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 67 (9), pp.3349-3349. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 221 (1-4), pp.13-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1147490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4526(95)00899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493403v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial roughness and related growth mechanisms in sputtered W/Si multilayers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A diamond double-crystal transmission monochromator for the TROIKA II station at ESRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grübel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Freund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.54.5860⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 67 (9), pp.3349-3349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1147490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493407v1</w:t>
+                <w:t xml:space="preserve">hal-05493403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Self-Affine Rough Interfaces in a Langmuir-Blodgett Film from X-Ray Reflectometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Interfacial roughness and related growth mechanisms in sputtered W/Si multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Salditt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peisl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 54 (8), pp.5860-5872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.54.5860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.74.3205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05493445v1</w:t>
+                <w:t xml:space="preserve">hal-05493407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High- Q -resolution X-ray diffraction of ordered Fe–Al single crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bley</w:t>
+                <w:t xml:space="preserve">Evidence of Self-Affine Rough Interfaces in a Langmuir-Blodgett Film from X-Ray Reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Livet</w:t>
+                <w:t xml:space="preserve">N. Cowlam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108767395006805⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 74 (16), pp.3205-3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.74.3205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05493435v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correction of geometrical factors in the analysis of X-ray reflectivity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High- Q -resolution X-ray diffraction of ordered Fe–Al single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Abernathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 51 (5), pp.746-753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108767395006805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The correction of geometrical factors in the analysis of X-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 49 (4), pp.642-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0108767392013126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6833,5610 +6967,5610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères hydrophobes sur leur colonisation par des micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44èmes journées de la Section Grand Ouest du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Serquigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of molecular weight on PDMS coatings networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Azemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress 2025 (EPF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la masse molaire du PDMS sur les performances antifouling des peintures siliconées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Impact of the physico-chemical properties of polymer films on their colonization by microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque national du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sorbonne Université (Paris), France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Marine Corrosion and and Fouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ghougzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505093v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the physico-chemical properties of polymer films on their colonization by microorganisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Impact de la masse molaire du PDMS sur les performances antifouling des peintures siliconées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama Aïssata Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Azemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Marine Corrosion and and Fouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ghougzhou, China</w:t>
+              <w:t xml:space="preserve">52ème colloque national du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505053v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères sur leur colonisation par des micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Biofouling Marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lorient (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la densité dans les films ultraminces de polymère par QCM-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QSense user meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ecole Nationale Supérieure de Chimie de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density variation of ultrathin polymer films with thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Symposium Frontiers in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements à photo-transition solide-liquide réversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid to liquid transition of azopolymer role of the glass temperature transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e édition du Colloque National du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the metal-insulator transition of V1-xWxO2 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Faÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-UNISA Africa Chair in Nanoscience &amp; Nanotechnology (U2ACN2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Captown, France</w:t>
+              <w:t xml:space="preserve">Antifouling-workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506919v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On the metal-insulator transition of V1-xWxO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antifouling-workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">UNESCO-UNISA Africa Chair in Nanoscience &amp; Nanotechnology (U2ACN2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Captown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505154v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct experimental evidences of the density variation of ultrathin polymer films with thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Assisted Synthesis of Graphene Quantum Dots for Multifunctional Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathy Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROF. DINESH VARSHNEY MEMORIAL NATIONAL CONFERENCE ON PHYSICS AND CHEMISTRY OF MATERIALS (NCPCM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5098685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes d'inhibition de la corrosion dans le cadre de revêtements sol gel hybrides appliqués sur alliages d’aluminium dans l’aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tingaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the effect of cross linking on polystyrene thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on advanced nanostructures (ICAN-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Pathanamthitta, India. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM investigation of the glass temperature and stability of thin polymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPM on SPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leuven (Belgium), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STABILITY, GLASS TRANSITION TEMPERATURE AND DENSITY OF THIN POLYMER FILMS: ROLE OF THE INTERFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN POLYMER FEDERATION CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506934v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">STABILITY, GLASS TRANSITION TEMPERATURE AND DENSITY OF THIN POLYMER FILMS: ROLE OF THE INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
+              <w:t xml:space="preserve">EUROPEAN POLYMER FEDERATION CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505321v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Pleumeur Bodou, France</w:t>
+              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Nov 2015, Pleumeur-Bodou, France. pp.190-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278357v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling properties of ultrathin polymer films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manjistha Mukherjee</w:t>
+                <w:t xml:space="preserve">Micro-résonateurs intégrés pour des applications capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506654v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the exposure of ultrathin films of polystyrene to solvents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pleumeur Bodou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505334v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-résonateurs intégrés pour des applications capteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+                <w:t xml:space="preserve">Puzzling properties of ultrathin polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjistha Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">CEFIPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588475v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">On the exposure of ultrathin films of polystyrene to solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23iéme congrès général de la société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasboug, France</w:t>
+              <w:t xml:space="preserve">NIMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506637v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Nov 2015, Pleumeur-Bodou, France. pp.190-194</w:t>
+              <w:t xml:space="preserve">23iéme congrès général de la société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585621v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ GISAXS Study of the Effect of Pressurized CO2 on Polystyrene Nano-Islands Deposited on HF Treated Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvia Anabela Chavez Panduro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISAX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable polymer thin films (&amp;lt;7nm) obtained by means of top down solvent rinsing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème colloque national du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructuration de matériaux polymères pour la fabrication de composants optiques diffractifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Optique 2013 - Horizons de l'Optique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse and Relaxation of PS swelled films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Advanced Materials (WCAM-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super critical CO2 induced hyper-swelling and relaxation in confined ultra thin PS films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux polymères pour la création de guides optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Colloque francophone du Club CMOI/SFO - Méthodes et Techniques Optiques pour l'Industrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Orléans, France. pp.Session 15, n° 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de films ultra-minces de polystyrène avant et après exposition au CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Franco-Maghrebine sur les Nanomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sousse (TU), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self stratification in polymers thin films and individual objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Etude des interactions dans les biocomposites fibre de lin/PLA par microscopie à force colloïdale (CFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advanced Polymeric Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, SELANGOR, Malaysia</w:t>
+              <w:t xml:space="preserve">15ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, SAINT-JACUT-DE-LA-MER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767775v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRR of Thin Films as a function of Temperature : Polymer, Mesoporous Silica and Titania Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self stratification in polymers thin films and individual objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Internationnal Conference on Surface X-Ray and Neutron Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Kolkata, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Advanced Polymeric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, SELANGOR, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506793v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions dans les biocomposites fibre de lin/PLA par microscopie à force colloïdale (CFM)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XRR of Thin Films as a function of Temperature : Polymer, Mesoporous Silica and Titania Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Anabela Chavez Panduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyanga Enkhnaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, SAINT-JACUT-DE-LA-MER, France</w:t>
+              <w:t xml:space="preserve">12th Internationnal Conference on Surface X-Ray and Neutron Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767772v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing stratification in polymer thin films and individual objects by multi-energy ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLYCHAR 20 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de microstructures polymères diffractantes par AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15è Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Saint-Jacut-De-La-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiffusion in Biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gijo Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Helias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Biobased Polymers and Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de matériaux polymères utilisés en optique guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Bretagne RESeaux MATériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Bresmat, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement Effects on Glass Transition Temperatures in Polymer Nanocomposites and Polymer NanoFilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zing Nanoscience Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Sharm el Sheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrilar structures in 2D PLA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indo-French Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Trivandrum, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Températures de transition vitreuses des couches minces de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elouakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Le Mans, France. pp.172-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de matériaux nanoComposite Polymère Conducteur thermique (CPC) pour absorbeur solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polymer Solvent Complexes and Intercalates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des transitions de phases dans les films ultraminces de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées C'nanoNO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XVth International Congress on Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and pattering in thin films of PLA stereoisomers and stereocomplex: from conformation to glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polymer Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the conformation of PLA macromolecules and stereocomplexes at the solid-air interface by atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress EPF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From surface induced local conformational defects to polymer dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACRO 2006 an International Symposium on Polymers at National Chemical Laboratory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile approach for grafting polymer brushes to « passivated » silicon substrates using click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana-Viorela Ostaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Journées d'Etudes des Polymères (JEPO 34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12446,137 +12580,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères sur leur colonisation par des micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème édition du colloque national du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12586,130 +12720,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Optics: Fundamentals, Experimental Methods, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2020, 9780128183922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12719,301 +12853,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-optics: Challenges, trends, and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balu Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blessy Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathy Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashin Shaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.19-32, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818392-2.00002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Analysis of Plasma-Activated Polymeric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blessy Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashin Shaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathy Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas, S; Mozetic, M; Cvelbar, U; Spatenka, P; Praveen, KM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NON-THERMAL PLASMA TECHNOLOGY FOR POLYMERIC MATERIALS: APPLICATIONS IN COMPOSITES, NANOSTRUCTURED MATERIALS, AND BIOMEDICAL FIELDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, pp.287-317, 2019, 978-0-12-813153-4; 978-0-12-813152-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-813152-7.00011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13023,157 +13157,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Polyhydroxyalkanoate (PHA) Microbeads with Tunable Functional Properties and High Biodegradability in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13241,51 +13375,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2C4359E"/>
+    <w:nsid w:val="8F33004D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13472,51 +13606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vignaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Kouakou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Aissata Bangoura" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00994d" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05049625v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noroozi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meunier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108758" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05109424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guennec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2326038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132594v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Johnson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Nair" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin George Eapen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54977" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132569v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Abdelkadir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Victor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marcel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sahal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04003650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110728" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeb Hasan Choudhury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanu Desalegn Assresahegn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8f50" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05123151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05131843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718018186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Even" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bozec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00276-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121258v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Taleb" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2018.11.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04436" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Gullikson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963295" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kana Kana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.02.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5L48241-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914308" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493302v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuvier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501281t" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chebil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301035f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714987v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Ouakili" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.10.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0CSG4NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouakili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balnois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100221" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Kana Kana" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Narladkar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narladkar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Viorela Ostaci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Capponi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703086x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JL4Q252-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402249v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050898b" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WQZ6PNRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493365v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#252;bel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ausserr&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00243-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ43T3X6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ausserr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;bel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01020-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WWW7Z0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00255-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493376v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quinn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3157" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daillant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/9/003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493394v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salditt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lott" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peisl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fischer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00270-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996117" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11B80ABD44555C7115C3C870E2CDA3A52768B1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salditt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lott" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peisl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00899-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493403v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abernathy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez del Rio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freund" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1147490" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493407v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.5860" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493445v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowlam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richardson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.74.3205" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493435v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767395006805" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZDWG9H2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767392013126" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70L89NGP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505109v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505093v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505053v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504970v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506919v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127433v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Nancy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098685" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506950v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132625v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278357v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588475v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585621v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505396v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506702v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019325v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914605v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506742v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767775v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyanga Enkhnaran" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767772v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Helias" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767763v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767770v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151866v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505421v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506815v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495796v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouakili" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402082v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399720v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399477v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403349v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495194v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495176v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drockenmuller" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05121418v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balu Chandra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashin Shaji" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818392-2.00002-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127432v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813152-7.00011-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476883v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vignaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delanoe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6c00362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Kouakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Aissata Bangoura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00994d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05049625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noroozi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108758" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05109424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2326038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Nair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin George Eapen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Abdelkadir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Victor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04003650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110728" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeb Hasan Choudhury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanu Desalegn Assresahegn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8f50" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05123151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Even" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bozec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00276-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05131843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718018186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Taleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2018.11.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Gullikson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963295" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kana Kana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.02.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5L48241-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuvier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501281t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chebil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301035f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouakili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balnois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100221" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Ouakili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.10.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0CSG4NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Kana Kana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narladkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400855v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Narladkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Viorela Ostaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Capponi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703086x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JL4Q252-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050898b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WQZ6PNRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493365v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#252;bel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ausserr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00243-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ43T3X6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ausserr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;bel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01020-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WWW7Z0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00255-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quinn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3157" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daillant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/9/003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salditt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lott" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peisl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fischer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00270-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247232v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996117" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11B80ABD44555C7115C3C870E2CDA3A52768B1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493425v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salditt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lott" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peisl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00899-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abernathy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez del Rio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freund" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1147490" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493407v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.5860" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowlam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richardson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.74.3205" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767395006805" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZDWG9H2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767392013126" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70L89NGP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505053v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506919v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127433v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Nancy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098685" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588475v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278357v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914605v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767772v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Helias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyanga Enkhnaran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767763v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151866v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouakili" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399477v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495194v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drockenmuller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505003v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016237v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05121418v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balu Chandra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashin Shaji" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818392-2.00002-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127432v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813152-7.00011-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476883v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>