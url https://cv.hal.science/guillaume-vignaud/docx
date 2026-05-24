--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2040,252 +2040,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radical photoinitiator content on UV curing process and UV-cured hybrid sol–gel films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REFLEX : a program for the analysis of specular X-ray and neutron reflectivity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Even</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11998-019-00276-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.201-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718018186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995776v1</w:t>
+                <w:t xml:space="preserve">hal-05131843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REFLEX : a program for the analysis of specular X-ray and neutron reflectivity data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of radical photoinitiator content on UV curing process and UV-cured hybrid sol–gel films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Tingaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (1), pp.201-213. </w:t>
+              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576718018186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11998-019-00276-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131843v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering of polystyrene–cerium oxide nanocomposite thin films for refractive index enhancement</w:t>
               </w:r>
@@ -2813,291 +2813,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant soft X-ray reflectivity of ultrathin polymer films at the C-edge: A direct approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swelling of Poly( n -butyl methacrylate) Films Exposed to Supercritical Carbon Dioxide: A Comparative Study with Polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cheng Wang</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben-Jabrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963295⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (7), pp.1716 - 1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492589v1</w:t>
+                <w:t xml:space="preserve">hal-01906040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling of Poly( n -butyl methacrylate) Films Exposed to Supercritical Carbon Dioxide: A Comparative Study with Polystyrene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant soft X-ray reflectivity of ultrathin polymer films at the C-edge: A direct approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric M Gullikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (7), pp.1716 - 1722. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.095016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b04436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4963295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906040v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally driven sign switch of static dielectric constant of VO 2 thin film</w:t>
               </w:r>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Kana Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,51 +4443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Ndjaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4525,51 +4525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specular Reflectivity from Smooth and Rough Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4601,256 +4601,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
+                <w:t xml:space="preserve">Difference in glass transition behavior between semi crystalline and amorphous poly (lactic acid) thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Narladkar</w:t>
+                <w:t xml:space="preserve">Ashok Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 48 (9), pp.1655-1660</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273, pp.146-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399449v1</w:t>
+                <w:t xml:space="preserve">hal-00400855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in glass transition behavior between semi crystalline and amorphous poly (lactic acid) thin films</w:t>
+                <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashok Narladkar</w:t>
+                <w:t xml:space="preserve">A. Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 273, pp.146-152</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (9), pp.1655-1660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400855v1</w:t>
+                <w:t xml:space="preserve">hal-00399449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer brushes grafted to &amp;quot;passivated&amp;quot; silicon substrates using click chemistry</w:t>
               </w:r>
@@ -4982,51 +4982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mesoporous thin films by X-ray reflectivity, optical reflectivity and grazing incidence small angle X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,51 +5103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6024,303 +6024,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An X-ray Scattering Study of Laterally Modulated Structures: Investigation of Coherence and Resolution Effects with a Grating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of interface roughness in W/Si multilayers by high resolution diffuse X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">T. Salditt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tolan</w:t>
+                <w:t xml:space="preserve">D. Lott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peisl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1996117⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 221 (1-4), pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-4526(95)00899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00247232v1</w:t>
+                <w:t xml:space="preserve">hal-05493425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interface roughness in W/Si multilayers by high resolution diffuse X-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An X-ray Scattering Study of Laterally Modulated Structures: Investigation of Coherence and Resolution Effects with a Grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Salditt</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lott</w:t>
+                <w:t xml:space="preserve">M. Tolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H. Metzger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6 (8), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1996117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4526(95)00899-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493425v1</w:t>
+                <w:t xml:space="preserve">jpa-00247232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diamond double-crystal transmission monochromator for the TROIKA II station at ESRF</w:t>
               </w:r>
@@ -6436,90 +6436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial roughness and related growth mechanisms in sputtered W/Si multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Salditt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peisl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 49 (4), pp.642-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6941,1920 +6941,1903 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères hydrophobes sur leur colonisation par des micro-organismes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l’adhésion bactérienne sur des polymères biosourcés semi-cristallins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cassandra Dugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Linossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44èmes journées de la Section Grand Ouest du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Serquigny, France</w:t>
+              <w:t xml:space="preserve">Journées plénières GDR Biofouling et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505122v1</w:t>
+                <w:t xml:space="preserve">hal-05629638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of molecular weight on PDMS coatings networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères hydrophobes sur leur colonisation par des micro-organismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Azemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress 2025 (EPF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands, Netherlands</w:t>
+              <w:t xml:space="preserve">44èmes journées de la Section Grand Ouest du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Serquigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505109v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the physico-chemical properties of polymer films on their colonization by microorganisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of molecular weight on PDMS coatings networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Azemar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress on Marine Corrosion and and Fouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Ghougzhou, China</w:t>
+              <w:t xml:space="preserve">European Polymer Congress 2025 (EPF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Groningen, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505053v1</w:t>
+                <w:t xml:space="preserve">hal-05505109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la masse molaire du PDMS sur les performances antifouling des peintures siliconées</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Impact of the physico-chemical properties of polymer films on their colonization by microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque national du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sorbonne Université (Paris), France</w:t>
+              <w:t xml:space="preserve">20th International Congress on Marine Corrosion and and Fouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Ghougzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505093v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères sur leur colonisation par des micro-organismes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jaffry</w:t>
+                <w:t xml:space="preserve">Impact de la masse molaire du PDMS sur les performances antifouling des peintures siliconées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mama Aïssata Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Azemar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Biofouling Marin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lorient (FR), France</w:t>
+              <w:t xml:space="preserve">52ème colloque national du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505072v1</w:t>
+                <w:t xml:space="preserve">hal-05505093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la densité dans les films ultraminces de polymère par QCM-D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères sur leur colonisation par des micro-organismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jaffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QSense user meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ecole Nationale Supérieure de Chimie de Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Biofouling Marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lorient (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504970v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density variation of ultrathin polymer films with thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure de la densité dans les films ultraminces de polymère par QCM-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Symposium Frontiers in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">QSense user meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ecole Nationale Supérieure de Chimie de Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504937v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements à photo-transition solide-liquide réversible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+                <w:t xml:space="preserve">Density variation of ultrathin polymer films with thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">The Seventh International Symposium Frontiers in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505465v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid to liquid transition of azopolymer role of the glass temperature transition</w:t>
+                <w:t xml:space="preserve">Revêtements à photo-transition solide-liquide réversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e édition du Colloque National du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Materiaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505145v1</w:t>
+                <w:t xml:space="preserve">hal-05505465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+                <w:t xml:space="preserve">Solid to liquid transition of azopolymer role of the glass temperature transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antifouling-workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">50e édition du Colloque National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505154v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the metal-insulator transition of V1-xWxO2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Faÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNESCO-UNISA Africa Chair in Nanoscience &amp; Nanotechnology (U2ACN2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Captown, France</w:t>
+              <w:t xml:space="preserve">Antifouling-workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506919v1</w:t>
+                <w:t xml:space="preserve">hal-05505154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct experimental evidences of the density variation of ultrathin polymer films with thickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the metal-insulator transition of V1-xWxO2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">UNESCO-UNISA Africa Chair in Nanoscience &amp; Nanotechnology (U2ACN2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Captown, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505287v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Assisted Synthesis of Graphene Quantum Dots for Multifunctional Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Parvathy Nancy</w:t>
+                <w:t xml:space="preserve">Direct experimental evidences of the density variation of ultrathin polymer films with thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROF. DINESH VARSHNEY MEMORIAL NATIONAL CONFERENCE ON PHYSICS AND CHEMISTRY OF MATERIALS (NCPCM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49e édition du Colloque National du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127433v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes d'inhibition de la corrosion dans le cadre de revêtements sol gel hybrides appliqués sur alliages d’aluminium dans l’aéronautique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Even</w:t>
+                <w:t xml:space="preserve">Laser Assisted Synthesis of Graphene Quantum Dots for Multifunctional Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemy James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvathy Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Bozec</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROF. DINESH VARSHNEY MEMORIAL NATIONAL CONFERENCE ON PHYSICS AND CHEMISTRY OF MATERIALS (NCPCM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5098685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506950v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the effect of cross linking on polystyrene thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+                <w:t xml:space="preserve">Les mécanismes d'inhibition de la corrosion dans le cadre de revêtements sol gel hybrides appliqués sur alliages d’aluminium dans l’aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tingaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on advanced nanostructures (ICAN-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Pathanamthitta, India. pp.109</w:t>
+              <w:t xml:space="preserve">MATERIAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132625v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFM investigation of the glass temperature and stability of thin polymer films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+                <w:t xml:space="preserve">An analysis of the effect of cross linking on polystyrene thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPM on SPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Leuven (Belgium), France</w:t>
+              <w:t xml:space="preserve">international conference on advanced nanostructures (ICAN-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Pathanamthitta, India. pp.109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505506v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+                <w:t xml:space="preserve">AFM investigation of the glass temperature and stability of thin polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
+              <w:t xml:space="preserve">SPM on SPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Leuven (Belgium), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505321v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABILITY, GLASS TRANSITION TEMPERATURE AND DENSITY OF THIN POLYMER FILMS: ROLE OF THE INTERFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8876,1802 +8859,1819 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN POLYMER FEDERATION CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+                <w:t xml:space="preserve">Density variations of polymer thin films studied by nanoparticle adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Nov 2015, Pleumeur-Bodou, France. pp.190-194</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Nanostructured Materials and Nanocomposites (ICNM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Kottayam Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585621v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-résonateurs intégrés pour des applications capteurs</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Poffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Pleumeur Bodou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588475v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
+                <w:t xml:space="preserve">Micro-résonateurs intégrés pour des applications capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Pleumeur Bodou, France</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015 - 35ème Journées Nationales d'Optique Guidée (JNOG'35)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278357v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puzzling properties of ultrathin polymer films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">On the exposure of ultrathin films of polystyrene to solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manjistha Mukherjee</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFIPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">NIMS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506654v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the exposure of ultrathin films of polystyrene to solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Puzzling properties of ultrathin polymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjistha Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIMS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">CEFIPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505334v1</w:t>
+                <w:t xml:space="preserve">hal-05506654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs intégrés en polymères et silice poreuse pour des capteurs optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Poffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23iéme congrès général de la société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasboug, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international francophone sur les Méthodes et Techniques Optiques pour l'Industrie / 16ème congrès français du club FLUVISU/SFO (CMOI-FLUVISU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Club CMOI - Société Française d'Optique, Nov 2015, Pleumeur-Bodou, France. pp.190-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506637v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ GISAXS Study of the Effect of Pressurized CO2 on Polystyrene Nano-Islands Deposited on HF Treated Silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">Experimental evidence of ultrathin polymer film stratification by AFM force spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleg Konovalov</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Houerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISAX 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">23iéme congrès général de la société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505396v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable polymer thin films (&amp;lt;7nm) obtained by means of top down solvent rinsing approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
+                <w:t xml:space="preserve">In-Situ GISAXS Study of the Effect of Pressurized CO2 on Polystyrene Nano-Islands Deposited on HF Treated Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvia Anabela Chavez Panduro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Delorme</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème colloque national du GFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Luxembourg, France</w:t>
+              <w:t xml:space="preserve">GISAX 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505306v1</w:t>
+                <w:t xml:space="preserve">hal-05505396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructuration de matériaux polymères pour la fabrication de composants optiques diffractifs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+                <w:t xml:space="preserve">Stable polymer thin films (&amp;lt;7nm) obtained by means of top down solvent rinsing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparna Beena Unni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Optique 2013 - Horizons de l'Optique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">44ème colloque national du GFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920101v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse and Relaxation of PS swelled films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+                <w:t xml:space="preserve">Microstructuration de matériaux polymères pour la fabrication de composants optiques diffractifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pillin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Advanced Materials (WCAM-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Suzhou, China</w:t>
+              <w:t xml:space="preserve">Colloque "Optique 2013 - Horizons de l'Optique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506702v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super critical CO2 induced hyper-swelling and relaxation in confined ultra thin PS films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapse and Relaxation of PS swelled films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Barcelone, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">World Congress of Advanced Materials (WCAM-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019325v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux polymères pour la création de guides optiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super critical CO2 induced hyper-swelling and relaxation in confined ultra thin PS films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque francophone du Club CMOI/SFO - Méthodes et Techniques Optiques pour l'Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Orléans, France. pp.Session 15, n° 35</w:t>
+              <w:t xml:space="preserve">7th International Discussion Meeting on Relaxations in Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelone, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914605v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de films ultra-minces de polystyrène avant et après exposition au CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">Matériaux polymères pour la création de guides optiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Franco-Maghrebine sur les Nanomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sousse (TU), Tunisia</w:t>
+              <w:t xml:space="preserve">13ème Colloque francophone du Club CMOI/SFO - Méthodes et Techniques Optiques pour l'Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Orléans, France. pp.Session 15, n° 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506742v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions dans les biocomposites fibre de lin/PLA par microscopie à force colloïdale (CFM)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+                <w:t xml:space="preserve">Étude de films ultra-minces de polystyrène avant et après exposition au CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayanta Kumar Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, SAINT-JACUT-DE-LA-MER, France</w:t>
+              <w:t xml:space="preserve">Conférence Franco-Maghrebine sur les Nanomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sousse (TU), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767772v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self stratification in polymers thin films and individual objects</w:t>
               </w:r>
@@ -10739,51 +10739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRR of Thin Films as a function of Temperature : Polymer, Mesoporous Silica and Titania Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Souheib Chebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10858,1719 +10858,1827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing stratification in polymer thin films and individual objects by multi-energy ellipsometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+                <w:t xml:space="preserve">Etude des interactions dans les biocomposites fibre de lin/PLA par microscopie à force colloïdale (CFM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLYCHAR 20 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">15ème Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, SAINT-JACUT-DE-LA-MER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767763v1</w:t>
+                <w:t xml:space="preserve">hal-00767772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de microstructures polymères diffractantes par AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Carré</w:t>
+                <w:t xml:space="preserve">Probing stratification in polymer thin films and individual objects by multi-energy ellipsometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15è Forum des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut-De-La-Mer, France</w:t>
+              <w:t xml:space="preserve">POLYCHAR 20 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947721v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdiffusion in Biopolymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de microstructures polymères diffractantes par AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gijo Raj</w:t>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chan Yong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biobased Polymers and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Hungary</w:t>
+              <w:t xml:space="preserve">15è Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut-De-La-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767770v1</w:t>
+                <w:t xml:space="preserve">hal-00947721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de matériaux polymères utilisés en optique guidée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Carré</w:t>
+                <w:t xml:space="preserve">Interdiffusion in Biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijo Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Bretagne RESeaux MATériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Bresmat, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Biobased Polymers and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151866v1</w:t>
+                <w:t xml:space="preserve">hal-00767770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement Effects on Glass Transition Temperatures in Polymer Nanocomposites and Polymer NanoFilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de matériaux polymères utilisés en optique guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zing Nanoscience Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Sharm el Sheikh, Egypt</w:t>
+              <w:t xml:space="preserve">Journée Bretagne RESeaux MATériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Bresmat, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505421v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrilar structures in 2D PLA system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement Effects on Glass Transition Temperatures in Polymer Nanocomposites and Polymer NanoFilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Trivandrum, India</w:t>
+              <w:t xml:space="preserve">Zing Nanoscience Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Sharm el Sheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506815v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Températures de transition vitreuses des couches minces de polymères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Grohens</w:t>
+                <w:t xml:space="preserve">Fibrilar structures in 2D PLA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashok Narladkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Le Mans, France. pp.172-181</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Trivandrum, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495796v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de matériaux nanoComposite Polymère Conducteur thermique (CPC) pour absorbeur solaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Feller</w:t>
+                <w:t xml:space="preserve">Températures de transition vitreuses des couches minces de polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elouakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">5e colloque interdisciplinaire en instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Le Mans, France. pp.172-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402371v1</w:t>
+                <w:t xml:space="preserve">hal-00495796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+                <w:t xml:space="preserve">Élaboration de matériaux nanoComposite Polymère Conducteur thermique (CPC) pour absorbeur solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Feller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polymer Solvent Complexes and Intercalates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">29ème Colloque de la Section Ouest du Groupe Français d'applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399721v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des transitions de phases dans les films ultraminces de polymères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
+                <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Narladkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées C'nanoNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Polymer Solvent Complexes and Intercalates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402082v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Balnois</w:t>
+                <w:t xml:space="preserve">Etudes des transitions de phases dans les films ultraminces de polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Ouakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XVth International Congress on Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Journées C'nanoNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399720v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation and pattering in thin films of PLA stereoisomers and stereocomplex: from conformation to glass transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and Glass Transition of Thin Polylactic Acid Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Narladkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polymer Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bejing, China</w:t>
+              <w:t xml:space="preserve">The XVth International Congress on Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399477v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the conformation of PLA macromolecules and stereocomplexes at the solid-air interface by atomic force microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Aggregation and pattering in thin films of PLA stereoisomers and stereocomplex: from conformation to glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Narladkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Congress EPF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">International Conference on Polymer Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403349v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From surface induced local conformational defects to polymer dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Vignaud</w:t>
+                <w:t xml:space="preserve">Probing the conformation of PLA macromolecules and stereocomplexes at the solid-air interface by atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Narladkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACRO 2006 an International Symposium on Polymers at National Chemical Laboratory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Pune, India</w:t>
+              <w:t xml:space="preserve">European Polymer Congress EPF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495194v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From surface induced local conformational defects to polymer dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MACRO 2006 an International Symposium on Polymers at National Chemical Laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Pune, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Versatile approach for grafting polymer brushes to « passivated » silicon substrates using click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana-Viorela Ostaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Drockenmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Journées d'Etudes des Polymères (JEPO 34)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12580,78 +12688,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’impact des propriétés physico-chimiques de films de polymères sur leur colonisation par des micro-organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Jaffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12666,51 +12774,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème édition du colloque national du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12720,51 +12828,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-Optics: Fundamentals, Experimental Methods, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12799,51 +12907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2020, 9780128183922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12853,301 +12961,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-optics: Challenges, trends, and future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balu Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blessy Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathy Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashin Shaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.19-32, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818392-2.00002-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic Analysis of Plasma-Activated Polymeric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blessy Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashin Shaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvathy Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas, S; Mozetic, M; Cvelbar, U; Spatenka, P; Praveen, KM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NON-THERMAL PLASMA TECHNOLOGY FOR POLYMERIC MATERIALS: APPLICATIONS IN COMPOSITES, NANOSTRUCTURED MATERIALS, AND BIOMEDICAL FIELDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, pp.287-317, 2019, 978-0-12-813153-4; 978-0-12-813152-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-813152-7.00011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13157,51 +13265,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Polyhydroxyalkanoate (PHA) Microbeads with Tunable Functional Properties and High Biodegradability in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13223,91 +13331,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId348"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13375,51 +13483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F33004D"/>
+    <w:nsid w:val="31751F50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13606,51 +13714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vignaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delanoe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6c00362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Kouakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Aissata Bangoura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00994d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05049625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noroozi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108758" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05109424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2326038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Nair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin George Eapen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Abdelkadir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Victor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04003650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110728" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeb Hasan Choudhury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanu Desalegn Assresahegn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8f50" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05123151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995776v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Even" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bozec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00276-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05131843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718018186" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Taleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2018.11.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Gullikson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963295" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04436" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kana Kana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.02.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5L48241-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuvier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501281t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chebil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301035f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouakili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balnois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100221" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Ouakili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.10.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0CSG4NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Kana Kana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399449v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narladkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400855v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Narladkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Viorela Ostaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Capponi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703086x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JL4Q252-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050898b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WQZ6PNRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493365v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#252;bel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ausserr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00243-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ43T3X6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ausserr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;bel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01020-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WWW7Z0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00255-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quinn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3157" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daillant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/9/003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salditt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lott" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peisl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fischer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00270-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247232v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996117" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11B80ABD44555C7115C3C870E2CDA3A52768B1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493425v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salditt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lott" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peisl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00899-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abernathy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez del Rio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freund" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1147490" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493407v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.5860" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowlam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richardson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.74.3205" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767395006805" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZDWG9H2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767392013126" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70L89NGP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505122v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505109v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505053v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505072v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506919v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505287v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127433v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Nancy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098685" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506950v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132625v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585621v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588475v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278357v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505396v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914605v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767772v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Helias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyanga Enkhnaran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767763v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767770v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151866v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouakili" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402082v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399477v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403349v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495194v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495176v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drockenmuller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505003v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016237v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05121418v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balu Chandra" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashin Shaji" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818392-2.00002-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127432v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813152-7.00011-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476883v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vignaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9212-6222" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177276606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597060v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delanoe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Drebezghova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecl&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6c00362" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05442340v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Kouakou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Aissata Bangoura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sm00994d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05049625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Beaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Noroozi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108758" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05109424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guennec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Augias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama A&#239;ssata Bangoura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2024.2326038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boussonniere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings14030275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132594v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Johnson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjali Nair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin George Eapen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.54977" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Abdelkadir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Victor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sahal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139805" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04003650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20110728" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03810574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeb Hasan Choudhury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birhanu Desalegn Assresahegn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac8f50" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05123151v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269782v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben-Jabrallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delorme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chapel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05131843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718018186" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Even" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bozec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tingaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00276-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Beena Unni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Taleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2018.11.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souheib Chebil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayanta Kumar Bal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-289ZCZQ5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beena Unni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giermanska" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Bal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02617" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b04436" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M Gullikson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01906039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kana Kana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maaza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.02.032" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5L48241-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01905173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Houerou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15056-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02344158v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvia Anabela Chavez Panduro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b02381" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Girault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lorrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Poffo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lemaitre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02354018v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la501639z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuvier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chebil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma501281t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Antar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3126" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-99TJ6KKR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987974v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Chebil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sanyal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma301035f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouakili" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balnois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010100221" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Ouakili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.10.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0CSG4NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601208v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B Kana Kana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Ndjaka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Narladkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399449v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narladkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana-Viorela Ostaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Capponi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#233;ger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la703086x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4JL4Q252-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050898b" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WQZ6PNRD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493365v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vignaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gibaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gr&#252;bel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Joly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ausserr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00243-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ43T3X6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ausserr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#252;bel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)01020-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4WWW7Z0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braslau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luzet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00255-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493376v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daillant" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quinn" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.78.3157" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sinha" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Daillant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/9/9/003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493394v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Salditt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lott" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzger" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peisl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fischer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1996-00270-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493425v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Salditt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lott" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Metzger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peisl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(95)00899-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247232v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tolan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sinha" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1996117" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/11B80ABD44555C7115C3C870E2CDA3A52768B1CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493403v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Abernathy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez del Rio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Freund" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1147490" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493407v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.54.5860" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cowlam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richardson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.74.3205" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493435v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bley" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Livet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767395006805" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZDWG9H2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493446v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767392013126" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70L89NGP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629638v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Dugard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505122v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505109v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Azemar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505072v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505465v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tassin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505145v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505287v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127433v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvathy Nancy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5098685" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05132625v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505506v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506934v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278357v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588475v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505334v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjistha Mukherjee" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585621v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506637v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505396v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Konovalov" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505306v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920101v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chan Yong" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019325v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914605v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Audo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lema&#238;tre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506742v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767775v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyanga Enkhnaran" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767772v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Helias" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767763v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767770v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijo Raj" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151866v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505421v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506815v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495796v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elouakili" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402371v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402082v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399720v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399477v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403349v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495194v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495176v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alcouffe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drockenmuller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505003v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016237v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05121418v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balu Chandra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashin Shaji" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818392-2.00002-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127432v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-813152-7.00011-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476883v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>