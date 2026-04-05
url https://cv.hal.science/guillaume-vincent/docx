--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1040,287 +1040,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased C3‐Electrophilic Indoles: Triflic Acid Mediated C3‐Regioselective Hydroarylation of N−H Indoles**</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Guinchard</w:t>
+                <w:t xml:space="preserve">Electrochemical Benzylic C–H Functionalization with Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202204400⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.2125-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c00364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477744v1</w:t>
+                <w:t xml:space="preserve">hal-03787339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Benzylic C–H Functionalization with Isocyanides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vitale</w:t>
+                <w:t xml:space="preserve">Unbiased C3‐Electrophilic Indoles: Triflic Acid Mediated C3‐Regioselective Hydroarylation of N−H Indoles**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (11), pp.2125-2130. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (30), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c00364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202204400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787339v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of Ophiorrhine A, G and Ophiorrhiside E Featuring a Bioinspired Intramolecular Diels–Alder Cycloaddition</w:t>
               </w:r>
@@ -3650,278 +3650,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidative Cyclization of the Geissoschizine Skeleton for the Total Synthesis of (−)-17-nor-Excelsinidine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tap</w:t>
+                <w:t xml:space="preserve">N-Iodosuccinimide-Mediated Oxidative Coupling of Indoles and Phenols: A Synthetic Study toward the Benzofuroindoline Moiety of Bipleiophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (38), pp.12294-12298. </w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (24), pp.4823-4828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201802610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1592002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348789v1</w:t>
+                <w:t xml:space="preserve">hal-02348825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Iodosuccinimide-Mediated Oxidative Coupling of Indoles and Phenols: A Synthetic Study toward the Benzofuroindoline Moiety of Bipleiophylline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Bioinspired Oxidative Cyclization of the Geissoschizine Skeleton for the Total Synthesis of (−)-17-nor-Excelsinidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (24), pp.4823-4828. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (38), pp.12294-12298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1592002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201802610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348825v1</w:t>
+                <w:t xml:space="preserve">hal-02348789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent Oxidative Couplings between Indoles and 2,3-Dihydroxybenzoic Acid Derivatives for the Biomimetic Synthesis of Voacalgine A and Bipleiophylline</w:t>
               </w:r>
@@ -5017,73 +5017,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Chimie Organique (RCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">French Industrial Chemistry Symposium (FICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118149v1</w:t>
+                <w:t xml:space="preserve">hal-05118181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the enantioselective synthesis of complex molecules with electrochemistry</w:t>
               </w:r>
@@ -5099,73 +5099,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Industrial Chemistry Symposium (FICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Chimie Organique (RCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118181v1</w:t>
+                <w:t xml:space="preserve">hal-05118149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the enantioselective synthesis of complex molecules with eletrochemistry</w:t>
               </w:r>
@@ -5246,51 +5246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Benzylic C(sp3 )-H Functionalization for the C-C Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanyu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime R. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Benzylic C(sp3 )-H Functionalization for the C-C Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanyu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime R. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5618,51 +5618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kouklovsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schoenn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jarret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00866e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1751498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202204400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c00364" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Marques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NP00088D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003758" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912812" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000962" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09276E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Ryzhakov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Baltaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b13371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Birbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coeffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Nandi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348825v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591910" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Tomakinian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601563" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02756G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00174" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kouklovsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schoenn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jarret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00866e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1751498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202204400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c00364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Marques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NP00088D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003758" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912812" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000962" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09276E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Ryzhakov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Baltaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b13371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Birbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coeffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Nandi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802610" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591910" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Tomakinian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601563" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02756G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00174" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>