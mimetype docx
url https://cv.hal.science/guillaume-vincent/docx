--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -66,4721 +66,4851 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Synthesis of γ-Lactones from the Intermolecular Oxidative Coupling between Malonates and Styrenes</w:t>
+                <w:t xml:space="preserve">Total Synthesis of the Spirocyclic Bis‐Indole Alkaloid (−)‐Owerreine via a [4+2] Annulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+                <w:t xml:space="preserve">Elisa Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c00228⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.4281634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117275v1</w:t>
+                <w:t xml:space="preserve">hal-05589026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Dactyloquinone A and Spiroetherone A via a Metal‐Hydride Hydrogen Atom Transfer (MHAT) Process and a Quinol–Enedione Rearrangement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schoenn</w:t>
+                <w:t xml:space="preserve">Electrochemical Synthesis of γ-Lactones from the Intermolecular Oxidative Coupling between Malonates and Styrenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202505270⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (12), pp.4450-4457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c00228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348489v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrocene-Mediated Electrochemical Polycyclization of Malonates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Total Synthesis of Dactyloquinone A and Spiroetherone A via a Metal‐Hydride Hydrogen Atom Transfer (MHAT) Process and a Quinol–Enedione Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schoenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Magauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (25), pp.e202505270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202505270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04762091v1</w:t>
+                <w:t xml:space="preserve">hal-05348489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Total Synthesis of Mavacuran Alkaloids via an Intermo-lecular 1,4-Addition Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferrocene-Mediated Electrochemical Polycyclization of Malonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202302461⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (35), pp.521-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274088v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzylic C–H arylation with dicyanoarenes &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; convergent paired electrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective Total Synthesis of Mavacuran Alkaloids via an Intermo-lecular 1,4-Addition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanyu Tang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Tap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3gc00866e⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202302461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274110v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Synthesis of Mavacuran Alkaloids with Bioinspired and non-Bioinspired Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0042-1751498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umpolung of Indoles: Triflic Acid-Mediated C3-Regioselective Hydroarylation of N-H Indoles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzylic C–H arylation with dicyanoarenes &amp;lt;i&amp;gt;via&amp;lt;/i&amp;gt; convergent paired electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiping Zhou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shanyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.202204400⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.5483 - 5488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3gc00866e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769481v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of an advanced intermediate for the synthesis of leustroducsins and phoslactomycins by heterocycloaddition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Umpolung of Indoles: Triflic Acid-Mediated C3-Regioselective Hydroarylation of N-H Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rousseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Xavier Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.1385-1395. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (30), pp.e202204400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjoc.18.143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.202204400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838971v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Benzylic C–H Functionalization with Isocyanides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of an advanced intermediate for the synthesis of leustroducsins and phoslactomycins by heterocycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Grimaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anaïs Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c00364⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.1385-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.18.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787339v1</w:t>
+                <w:t xml:space="preserve">hal-03838971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased C3‐Electrophilic Indoles: Triflic Acid Mediated C3‐Regioselective Hydroarylation of N−H Indoles**</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical Benzylic C–H Functionalization with Isocyanides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiping Zhou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shanyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202204400⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.2125-2130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.2c00364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477744v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Ophiorrhine A, G and Ophiorrhiside E Featuring a Bioinspired Intramolecular Diels–Alder Cycloaddition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unbiased C3‐Electrophilic Indoles: Triflic Acid Mediated C3‐Regioselective Hydroarylation of N−H Indoles**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazarii Sabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiping Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (38), pp.e202209135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202209135⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (30), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202204400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837639v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des molécules polycycliques 3D à portée de dominos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total Synthesis of Ophiorrhine A, G and Ophiorrhiside E Featuring a Bioinspired Intramolecular Diels–Alder Cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Marques</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yingchao Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (38), pp.e202209135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202209135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376202v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural products originated from the oxidative coupling of tyrosine and tryptophan: biosynthesis and bioinspired synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des molécules polycycliques 3D à portée de dominos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coeffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 459, pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960526v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chemistry of mavacurane alkaloids: a rich source of bis-indole alkaloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural products originated from the oxidative coupling of tyrosine and tryptophan: biosynthesis and bioinspired synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanyu Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.2612-2622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NP00088D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186969v1</w:t>
+                <w:t xml:space="preserve">hal-02960526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Early Divergent Oxidative Cyclizations toward Pleiocarpamine, Talbotine, and Strictamine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The chemistry of mavacurane alkaloids: a rich source of bis-indole alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.1355-1360. </w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (10), pp.1852-1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NP00088D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186900v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Seco iso -Secologanin Aglycone Analogue of Interest toward Secoiridoids and Monoterpene Indole Alkaloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Early Divergent Oxidative Cyclizations toward Pleiocarpamine, Talbotine, and Strictamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00916⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.1355-1360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286160v1</w:t>
+                <w:t xml:space="preserve">hal-03186900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Dearomative Dihydroxylation and Hydroxycyclization of Indoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis of a Seco iso -Secologanin Aglycone Analogue of Interest toward Secoiridoids and Monoterpene Indole Alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 362 (8), pp.1712-1719. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (13), pp.9244-9252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960497v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Divergent Oxidative Cyclization from Strictosidine and Vincoside Derivatives: Second Generation Total Synthesis of Cymoside and Access to an Original Hexacyclic‐Fused Furo[3,2‐b]indoline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingchao Dou</w:t>
+                <w:t xml:space="preserve">Electrochemical Dearomative Dihydroxylation and Hydroxycyclization of Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202003758⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362 (8), pp.1712-1719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960522v1</w:t>
+                <w:t xml:space="preserve">hal-02960497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective Total Synthesis of Cymoside through a Bioinspired Oxidative Cyclization of a Strictosidine Derivative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Bioinspired Divergent Oxidative Cyclization from Strictosidine and Vincoside Derivatives: Second Generation Total Synthesis of Cymoside and Access to an Original Hexacyclic‐Fused Furo[3,2‐b]indoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchao Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (71), pp.17190-17194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202003758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201912812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02471140v1</w:t>
+                <w:t xml:space="preserve">hal-02960522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearomatization Reactions of Indoles to Access 3D Indoline Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+                <w:t xml:space="preserve">Enantioselective Total Synthesis of Cymoside through a Bioinspired Oxidative Cyclization of a Strictosidine Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchao Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (4), pp.1527-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201912812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1707152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960505v1</w:t>
+                <w:t xml:space="preserve">hal-02471140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired Divergent Oxidative Cyclizations of Geissoschizine: Total Synthesis of (–)‐17‐nor‐Excelsinidine, (+)‐16‐epi‐Pleiocarpamine, (+)‐16‐Hydroxymethyl‐Pleiocarpamine and (+)‐Taberdivarine H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40, pp.6340-6351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.202000962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical synthesis of 3a-bromofuranoindolines and 3a-bromopyrroloindolines mediated by MgBr 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Dearomatization Reactions of Indoles to Access 3D Indoline Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (18), pp.1775-1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1707152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC09276E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02960483v1</w:t>
+                <w:t xml:space="preserve">hal-02960505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 3,3-Spirocyclic 2-Phosphonoindolines via a Dearomative Addition of Phosphonyl Radicals to Indoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electrochemical synthesis of 3a-bromofuranoindolines and 3a-bromopyrroloindolines mediated by MgBr 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou-Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01516⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (11), pp.1713-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC09276E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322542v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired Oxidative Cyclization of the Geissoschizine Skeleton for Enantioselective Total Synthesis of Mavacuran Alkaloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 3,3-Spirocyclic 2-Phosphonoindolines via a Dearomative Addition of Phosphonyl Radicals to Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Ryzhakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gallard</w:t>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Baltaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (29), pp.9861-9865. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (13), pp.4986-4990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201905227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.9b01516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322586v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Dearomative 2,3-Difunctionalization of Indoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Bioinspired Oxidative Cyclization of the Geissoschizine Skeleton for Enantioselective Total Synthesis of Mavacuran Alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b13371⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (29), pp.9861-9865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201905227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322510v1</w:t>
+                <w:t xml:space="preserve">hal-02322586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fused Hexacyclic Ring System: Diastereoselective Polycyclization of 2,4-Dienals through an Interrupted iso-Nazarov Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Dearomative 2,3-Difunctionalization of Indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Marques</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yingchao Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201903860⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (7), pp.2832-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b13371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322633v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearomatization of 3‐Nitroindoles with Highly γ‐Functionalized Allenoates in Formal (3+2) Cycloadditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fused Hexacyclic Ring System: Diastereoselective Polycyclization of 2,4-Dienals through an Interrupted iso-Nazarov Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duhail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Birbaum</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+                <w:t xml:space="preserve">Jérôme Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coeffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201903455⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (29), pp.9969-9973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201903860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330833v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Generation of Cyclopentadienol Intermediates from 2,4-Dienals. Application to the Synthesis of Spirooxindoles via a Domino Polycyclization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dearomatization of 3‐Nitroindoles with Highly γ‐Functionalized Allenoates in Formal (3+2) Cycloadditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Birbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Marques</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Vincent</w:t>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03934⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (60), pp.13688-13693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201903455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024515v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearomative Diallylation of N -Acylindoles Mediated by FeCl 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ju Wu</w:t>
+                <w:t xml:space="preserve">In Situ Generation of Cyclopentadienol Intermediates from 2,4-Dienals. Application to the Synthesis of Spirooxindoles via a Domino Polycyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coeffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (7), pp.1845-1848. </w:t>
+              <w:t xml:space="preserve">, 2018, 20 (3), pp.792-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b03934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348801v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Iodosuccinimide-Mediated Oxidative Coupling of Indoles and Phenols: A Synthetic Study toward the Benzofuroindoline Moiety of Bipleiophylline</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dearomative Diallylation of N -Acylindoles Mediated by FeCl 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1592002⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (7), pp.1845-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348825v1</w:t>
+                <w:t xml:space="preserve">hal-02348801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspired Oxidative Cyclization of the Geissoschizine Skeleton for the Total Synthesis of (−)-17-nor-Excelsinidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (38), pp.12294-12298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201802610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent Oxidative Couplings between Indoles and 2,3-Dihydroxybenzoic Acid Derivatives for the Biomimetic Synthesis of Voacalgine A and Bipleiophylline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">N-Iodosuccinimide-Mediated Oxidative Coupling of Indoles and Phenols: A Synthetic Study toward the Benzofuroindoline Moiety of Bipleiophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Lachkar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 50 (21), pp.4229-4242. </w:t>
+              <w:t xml:space="preserve">, 2018, 50 (24), pp.4823-4828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0036-1591910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1592002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348831v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triflic Acid as an Efficient Brønsted Acid Promoter for the Umpolung of N-Ac Indoles in Hydroarylation Reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
+                <w:t xml:space="preserve">Divergent Oxidative Couplings between Indoles and 2,3-Dihydroxybenzoic Acid Derivatives for the Biomimetic Synthesis of Voacalgine A and Bipleiophylline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201701074⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (21), pp.4229-4242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1591910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348844v1</w:t>
+                <w:t xml:space="preserve">hal-02348831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified biomimetic assembly of voacalgine A and bipleiophylline via divergent oxidative couplings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Triflic Acid as an Efficient Brønsted Acid Promoter for the Umpolung of N-Ac Indoles in Hydroarylation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2735⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (1), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201701074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186923v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of an NIS-Mediated Oxidative Cyclisation of Phenol-Containing N-Acyltryptamine Precursors towards Phalarine: Synthesis of 4 ',5 '-Dihydrospiro[indole-3,6 '-[1,3]oxazine]s</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified biomimetic assembly of voacalgine A and bipleiophylline via divergent oxidative couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201601563⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.793-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255498v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the electrophilicity of N-Ac indoles with FeCl _\textrm3 : a mechanistic study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Gori</w:t>
+                <w:t xml:space="preserve">Evaluation of an NIS-Mediated Oxidative Cyclisation of Phenol-Containing N-Acyltryptamine Precursors towards Phalarine: Synthesis of 4 ',5 '-Dihydrospiro[indole-3,6 '-[1,3]oxazine]s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Tomakinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Abou Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC02756G⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (19), pp.2757-2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201601563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712357v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified biomimetic assembly of voacalgine A and bipleiophylline via divergent oxidative couplings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+                <w:t xml:space="preserve">Revealing the electrophilicity of N-Ac indoles with FeCl _\textrm3 : a mechanistic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Beaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Perez-Luna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchem.2735⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (43), pp.5834--5837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC02756G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115363v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unified biomimetic assembly of voacalgine A and bipleiophylline via divergent oxidative couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadiria Ahamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Beniddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.793-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchem.2735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3,3-Spiroindolines via FeCl 3 -Mediated Cyclisation of Aryl or Alkene-Containing 3-Substituted N-Ac Indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar Nandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Kouklovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (8), pp.1716-1719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.orglett.6b00174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4790,98 +4920,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative Couplings and Total Synthesis of Natural Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Transferts Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Louis Fensterbank, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4891,587 +5021,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the enantioselective synthesis of complex molecules with electrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the enantioselective synthesis of complex molecules with electrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Industrial Chemistry Symposium (FICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Chimie Organique (RCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118181v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the enantioselective synthesis of complex molecules with electrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Chimie Organique (RCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">French Industrial Chemistry Symposium (FICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05118149v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the enantioselective synthesis of complex molecules with eletrochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Benzylic C(sp3 )-H Functionalization for the C-C Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanyu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime R. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Benzylic C(sp3 )-H Functionalization for the C-C Bond Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanyu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime R. Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belgian Organic Synthesis Symposium (BOSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5618,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kouklovsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schoenn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02727" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274088v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jarret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tap" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302461" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Tang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00866e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1751498" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769481v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202204400" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c00364" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477744v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209135" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Marques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960526v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003459" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186969v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NP00088D" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00916" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003758" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912812" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707152" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960543v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000962" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09276E" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Ryzhakov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Baltaze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b13371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903860" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330833v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Birbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903455" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coeffard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348801v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Nandi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802610" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591910" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701074" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Tomakinian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601563" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02756G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00174" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134248v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118181v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118086v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589026v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Coll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Kouklovsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Evanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.4281634" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117275v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c00228" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schoenn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Magauer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202505270" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762091v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02727" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jarret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tap" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202302461" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Poupon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1751498" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanyu Tang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00866e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769481v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarii Sabat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Zhou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guinchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.202204400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838971v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.18.143" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Grimaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vitale" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.2c00364" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchao Dou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202209135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Marques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chataigner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coeffard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960526v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NP00088D" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou-Hamdan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c00018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286160v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000158" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202003758" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201912812" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Turpin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Denizot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202000962" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1707152" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09276E" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Ryzhakov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Baltaze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b01516" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gallard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201905227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b13371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322633v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duhail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201903860" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Birbaum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201903455" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024515v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Marques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marrot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coeffard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b03934" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Nandi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802610" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348825v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348831v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1591910" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Luna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gori" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Beaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201701074" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186923v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2735" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Tomakinian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Abou Hamdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201601563" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC02756G" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiria Ahamada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509939v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.6b00174" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118190v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118149v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R. Vitale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>