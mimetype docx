--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -834,277 +834,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346651v1</w:t>
+                <w:t xml:space="preserve">hal-04326978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Duval</w:t>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326978v1</w:t>
+                <w:t xml:space="preserve">hal-04346651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of temporal Soil Organic Carbon stock changes by accounting for spatial variability</w:t>
               </w:r>
@@ -2221,51 +2221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D24B70C"/>
+    <w:nsid w:val="8F4DDB14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8809-3216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8809-3216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>