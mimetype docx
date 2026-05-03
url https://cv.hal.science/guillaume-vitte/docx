--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2221,51 +2221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F4DDB14"/>
+    <w:nsid w:val="17699724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>