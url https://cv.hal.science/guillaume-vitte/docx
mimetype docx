--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -834,277 +834,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+                <w:t xml:space="preserve">Jérôme Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Duval</w:t>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326978v1</w:t>
+                <w:t xml:space="preserve">hal-04346651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of long-term water, nitrogen and carbon dynamics for contrasted arable cropping systems with the STICS model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using a long-term experiment with a wide range of management practices to challenge N2O emission modelling with the STICS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frida Keuper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. STICS Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346651v1</w:t>
+                <w:t xml:space="preserve">hal-04326978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of temporal Soil Organic Carbon stock changes by accounting for spatial variability</w:t>
               </w:r>
@@ -1789,243 +1789,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil structure and root distribution of biomass crops in a deep loamy soil</w:t>
+                <w:t xml:space="preserve">Root distribution and water uptake of contrasted biomass crops in a deep loamy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert Boizard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012, 19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
+              <w:t xml:space="preserve">12th Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Helsinki, Finland. 2012, 12th Congress of the European Society for Agronomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186839v1</w:t>
+                <w:t xml:space="preserve">hal-02745975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root distribution and water uptake of contrasted biomass crops in a deep loamy soil</w:t>
+                <w:t xml:space="preserve">Soil structure and root distribution of biomass crops in a deep loamy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Boizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Helsinki, Finland. 2012, 12th Congress of the European Society for Agronomy</w:t>
+              <w:t xml:space="preserve">19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montevideo, Uruguay. 2012, 19th Triennial Conference - International Soil Tillage Research Organization (ISTRO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745975v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2221,51 +2221,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17699724"/>
+    <w:nsid w:val="314DDF1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8809-3216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-vitte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-8809-3216" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034220v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Valentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belleville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Leonard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol98-art06-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816605v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Machet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.02.030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12249" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Strullu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-014-2335-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04326978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keuper Frida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornet Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duval J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferchaud Fabien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romario Aronson Clifford Jacques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>