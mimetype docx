--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -1108,633 +1108,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic activity from fast radio burst FRB180916 explained in the frameof the orbiting asteroid model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Einstein@Home discovery of the gamma-ray millisecond pulsar PSR J2039–5617 confirms its predicted redback nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aulbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2622⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 502 (1), pp.915-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862813v2</w:t>
+                <w:t xml:space="preserve">hal-02927712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einstein@Home discovery of the gamma-ray millisecond pulsar PSR J2039–5617 confirms its predicted redback nature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Periodic activity from fast radio burst FRB180916 explained in the frameof the orbiting asteroid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Allen</w:t>
+                <w:t xml:space="preserve">Fabrice Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aulbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 502 (1), pp.915-934. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927712v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for redistributing heat over the surface of irradiated spider companions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeating fast radio bursts caused by small bodies orbiting a pulsar or a magnetar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mata-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2876⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886876v1</w:t>
+                <w:t xml:space="preserve">hal-02490705v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the total gravitational quadrupole moment of a black widow companion</w:t>
+                <w:t xml:space="preserve">A model for redistributing heat over the surface of irradiated spider companions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mata-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 494 (3), pp.4448-4453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa953⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 499 (2), pp.1758-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427662v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating fast radio bursts caused by small bodies orbiting a pulsar or a magnetar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First measurement of the total gravitational quadrupole moment of a black widow companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C J Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R P Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dhillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 494 (3), pp.4448-4453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490705v4</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spider timing model: accounting for quadrupole deformations and relativity in close pulsar binaries</w:t>
               </w:r>
@@ -1837,51 +1837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-positron pair production by gamma rays in an anisotropic flux of soft photons, and application to pulsar polar caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Bonazzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do asteroids evaporate near pulsars? Induction heating by pulsar waves revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014723v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377826101226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784066v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tauris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022825v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Francez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guerra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Meliani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346544" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Clark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dhillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Stringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P. Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Kennedy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862813v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mottez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2622" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3484" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2876" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427662v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Clark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kennedy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa953" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490705v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; P Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Summers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Bonazzola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2658" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heyvaerts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96ad6519a1a1f6ddfe49708a84ca47350d85096c;origin=https://hal.archives-ouvertes.fr/hal-04795405;visit=swh:1:snp:a3a86e46992376860ac55c3a362e4305be557994;anchor=swh:1:rel:5b87a1e7ea554c5b0595d84cf5b8e3410a50f5ad;path=/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Freire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677325v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014723v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377826101226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784066v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tauris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022825v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Francez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guerra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Meliani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346544" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Clark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dhillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Stringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P. Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Kennedy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862813v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mottez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2622" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490705v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-S&#225;nchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427662v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kennedy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; P Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Summers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Bonazzola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2658" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heyvaerts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96ad6519a1a1f6ddfe49708a84ca47350d85096c;origin=https://hal.archives-ouvertes.fr/hal-04795405;visit=swh:1:snp:a3a86e46992376860ac55c3a362e4305be557994;anchor=swh:1:rel:5b87a1e7ea554c5b0595d84cf5b8e3410a50f5ad;path=/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Freire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677325v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>