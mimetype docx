--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -974,767 +974,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical photometry of two transitional millisecond pulsars in the radio pulsar state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periodic activity from fast radio burst FRB180916 explained in the frameof the orbiting asteroid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James G. Stringer</w:t>
+                <w:t xml:space="preserve">Fabrice Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene P. Breton</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2167⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318499v1</w:t>
+                <w:t xml:space="preserve">hal-02862813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einstein@Home discovery of the gamma-ray millisecond pulsar PSR J2039–5617 confirms its predicted redback nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aulbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 502 (1), pp.915-934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa3484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic activity from fast radio burst FRB180916 explained in the frameof the orbiting asteroid model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical photometry of two transitional millisecond pulsars in the radio pulsar state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James G. Stringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Zarka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 507 (2), pp.2174-2191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862813v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating fast radio bursts caused by small bodies orbiting a pulsar or a magnetar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A model for redistributing heat over the surface of irradiated spider companions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mata-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037751⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (2), pp.1758-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490705v4</w:t>
+                <w:t xml:space="preserve">hal-02886876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for redistributing heat over the surface of irradiated spider companions</w:t>
+                <w:t xml:space="preserve">First measurement of the total gravitational quadrupole moment of a black widow companion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C J Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R P Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dhillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M R Kennedy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 499 (2), pp.1758-1768. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2876⟩</w:t>
+              <w:t xml:space="preserve">, In press, 494 (3), pp.4448-4453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886876v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427662v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of the total gravitational quadrupole moment of a black widow companion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeating fast radio bursts caused by small bodies orbiting a pulsar or a magnetar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mottez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 494 (3), pp.4448-4453. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa953⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427662v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490705v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spider timing model: accounting for quadrupole deformations and relativity in close pulsar binaries</w:t>
               </w:r>
@@ -1837,51 +1837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-positron pair production by gamma rays in an anisotropic flux of soft photons, and application to pulsar polar caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Bonazzola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do asteroids evaporate near pulsars? Induction heating by pulsar waves revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mottez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014723v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377826101226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784066v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tauris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022825v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Francez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guerra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Meliani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346544" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Clark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dhillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Stringer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P. Breton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Clark" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Kennedy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulbert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3484" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862813v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mottez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2622" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490705v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037751" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-S&#225;nchez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427662v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Clark" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Breton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kennedy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa953" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; P Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Summers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Bonazzola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2658" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heyvaerts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96ad6519a1a1f6ddfe49708a84ca47350d85096c;origin=https://hal.archives-ouvertes.fr/hal-04795405;visit=swh:1:snp:a3a86e46992376860ac55c3a362e4305be557994;anchor=swh:1:rel:5b87a1e7ea554c5b0595d84cf5b8e3410a50f5ad;path=/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Freire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677325v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014723v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377826101226" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784066v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Cognard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Saillenfest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tauris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Wex" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452100" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022825v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Francez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Theureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Guerra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Meliani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113116v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346544" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593955v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Kennedy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Breton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Clark" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac379" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dhillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata S&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac2357" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862813v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mottez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2622" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927712v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nieder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3484" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G. Stringer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene P. Breton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Clark" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Kennedy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mata-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2876" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427662v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C J Clark" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R P Breton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dhillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M R Kennedy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa953" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490705v4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; P Breton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Summers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614371v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Bonazzola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2658" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heyvaerts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:96ad6519a1a1f6ddfe49708a84ca47350d85096c;origin=https://hal.archives-ouvertes.fr/hal-04795405;visit=swh:1:snp:a3a86e46992376860ac55c3a362e4305be557994;anchor=swh:1:rel:5b87a1e7ea554c5b0595d84cf5b8e3410a50f5ad;path=/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Freire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Wex" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01677325v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>