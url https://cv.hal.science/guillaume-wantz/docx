--- v0 (2026-03-26)
+++ v1 (2026-04-26)
@@ -589,559 +589,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impurity tolerance of polymer solar cells: The crucial role of palladium catalyst and its ligands</w:t>
+                <w:t xml:space="preserve">Organic Nano‐Junctions: Linking Nanomorphology and Charge Transport in Organic Semiconductor Nanoparticles for Organic Photovoltaic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Roche</w:t>
+                <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Viollet</w:t>
+                <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Penin</w:t>
+                <w:t xml:space="preserve">Virginia Lafranconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Dindault</w:t>
+                <w:t xml:space="preserve">Matthew Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dastoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.112760⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202404112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04488675v1</w:t>
+                <w:t xml:space="preserve">hal-04808632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Triggered Interface for Simplified Organic Solar Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-based organic solar cells from Janus nanoparticles: Closing the performance gap with reference cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.J. Dautel</w:t>
+                <w:t xml:space="preserve">Alexandre Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinich Promarak</w:t>
+                <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adpr.202400128⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 266, pp.112656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707883v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-based organic solar cells from Janus nanoparticles: Closing the performance gap with reference cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermally Triggered Interface for Simplified Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Laval</w:t>
+                <w:t xml:space="preserve">Suwapat Kongsabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Henri Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Deniau-Lejeune</w:t>
+                <w:t xml:space="preserve">O.J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmutz</w:t>
+                <w:t xml:space="preserve">Vinich Promarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 266, pp.112656. </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adpr.202400128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312079v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Nano‐Junctions: Linking Nanomorphology and Charge Transport in Organic Semiconductor Nanoparticles for Organic Photovoltaic Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impurity tolerance of polymer solar cells: The crucial role of palladium catalyst and its ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Tian</w:t>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Lafranconi</w:t>
+                <w:t xml:space="preserve">Lucas Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Barr</w:t>
+                <w:t xml:space="preserve">Nicolas Penin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dastoor</w:t>
+                <w:t xml:space="preserve">Tanguy Jousselin-Oba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dindault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 269, pp.112760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202404112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2024.112760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808632v1</w:t>
+                <w:t xml:space="preserve">hal-04488675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azido‐Functionalized Fullerenes, Perylenediimide, Perylene, and Tetraphenylethylene as Crosslinkers for Applications in Materials Science</w:t>
               </w:r>
@@ -1395,64 +1395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward High Efficiency Water Processed Organic Photovoltaics: Controlling the Nanoparticle Morphology with Surface Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Feaugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Nicolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1715,51 +1715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (20), pp.8034-8042. </w:t>
@@ -1823,77 +1823,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.406-411. </w:t>
@@ -1925,429 +1925,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional Crystallization from the Melt of an Organic p-Type and n-Type Semiconductor Blend</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Odd–Even Effect Impacting the Dimensionality of Transport in BTBT‐CnOH Organic Field Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangfeng Liu</w:t>
+                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Liu</w:t>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Dunn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Siffalovic</w:t>
+                <w:t xml:space="preserve">Joël Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00570⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Advanced Electronic Materials, pp.2100265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202100265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434758v1</w:t>
+                <w:t xml:space="preserve">hal-03388528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Odd–Even Effect Impacting the Dimensionality of Transport in BTBT‐CnOH Organic Field Effect Transistors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roche</w:t>
+                <w:t xml:space="preserve">Directional crystallization of C8-BTBT-C8 thin films in a temperature gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
+                <w:t xml:space="preserve">Pierre Fastré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+                <w:t xml:space="preserve">Roland Resel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202100265⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0QM00472C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03388528v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional crystallization of C8-BTBT-C8 thin films in a temperature gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directional Crystallization from the Melt of an Organic p-Type and n-Type Semiconductor Blend</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guangfeng Liu</w:t>
+                <w:t xml:space="preserve">Andrew Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fastré</w:t>
+                <w:t xml:space="preserve">Peter Nadazdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Resel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+                <w:t xml:space="preserve">Peter Siffalovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (1), pp.249-258. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.5231-5239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0QM00472C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.1c00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434752v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halide perovskite precursors dope PEDOT:PSS</w:t>
               </w:r>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishat Dilmurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abduleziz Ablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.1583. </w:t>
@@ -2595,291 +2595,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced charge transport optimizes industry-relevant ternary polymer solar cells</w:t>
+                <w:t xml:space="preserve">“Heavy-atom effects” in the parent [1]benzochalcogenopheno[3,2-b][1]benzochalcogenophene system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Szymanski</w:t>
+                <w:t xml:space="preserve">Chengyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reece Henry</w:t>
+                <w:t xml:space="preserve">Kohsuke Kawabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel H Stuard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kazuo Takimiya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202000538⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (43), pp.15119-15127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0tc01408g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420105v1</w:t>
+                <w:t xml:space="preserve">hal-03000669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Heavy-atom effects” in the parent [1]benzochalcogenopheno[3,2-b][1]benzochalcogenophene system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balanced charge transport optimizes industry-relevant ternary polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reece Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengyuan Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Samuel H Stuard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohsuke Kawabata</w:t>
+                <w:t xml:space="preserve">Uyxing Vongsaysy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuo Takimiya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Courtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (43), pp.15119-15127. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (11), pp.2000538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0tc01408g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.202000538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000669v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low‐Swelling Polymeric Mixed Conductor Operating in Aqueous Electrolytes</w:t>
               </w:r>
@@ -3146,77 +3146,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An isosymmetric supercritical-like transition in an organic semiconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3280,64 +3280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical evidence of a supercritical-like transition in an organic semiconductor presenting colossal uniaxial negative thermal expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4114,51 +4114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (23), pp.12921 - 12927. </w:t>
@@ -4190,831 +4190,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial Role of the Electron Transport Layer and UV Light on the Open-Circuit Voltage Loss in Inverted Organic Solar Cells</w:t>
+                <w:t xml:space="preserve">New 3,3′-(ethane-1,2-diylidene)bis(indolin-2-one) (EBI)-based small molecule semiconductors for organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tournebize</w:t>
+                <w:t xml:space="preserve">Mylène Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Mattana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Gorisse</w:t>
+                <w:t xml:space="preserve">Jesse Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bousquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Jaime Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Stingelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b09059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (21), pp.5143 - 5153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TC00711F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639525v1</w:t>
+                <w:t xml:space="preserve">hal-01728971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3,3′-(ethane-1,2-diylidene)bis(indolin-2-one) (EBI)-based small molecule semiconductors for organic solar cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crucial Role of the Electron Transport Layer and UV Light on the Open-Circuit Voltage Loss in Inverted Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Martín</w:t>
+                <w:t xml:space="preserve">Aurélien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Stingelin</w:t>
+                <w:t xml:space="preserve">Giorgio Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuning Li</w:t>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (21), pp.5143 - 5153. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (39), pp.34131 - 34138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TC00711F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b09059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728971v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-Azide Low-Band Gap Cross-Linkable Molecule N 3 -[CPDT(FBTTh 2 ) 2 ] to Fully Thermally Stabilize Organic Solar Cells Based on P3HT:PC 61 BM</w:t>
+                <w:t xml:space="preserve">Synthesis of Bioinspired Curcuminoid Small Molecules for Solution-Processed Organic Solar Cells with High Open-Circuit Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Awada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Gorisse</w:t>
+                <w:t xml:space="preserve">Florence Archet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Peresutti</w:t>
+                <w:t xml:space="preserve">Dandan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tjoutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Moreau</w:t>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahine Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D ' Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.6b00476⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (6), pp.1303-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728959v1</w:t>
+                <w:t xml:space="preserve">hal-01563209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright and efficient inverted organic light-emitting diodes with improved solution-processed electron-transport interlayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48, pp.377 - 381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2017.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Selective Photobleaching as a Route to Chromatic Control in Supramolecular OLED Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Tang Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsiang-Fang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Ji Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo-Pi Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-Cheng Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (41), pp.36045 - 36052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.7b06640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Bioinspired Curcuminoid Small Molecules for Solution-Processed Organic Solar Cells with High Open-Circuit Voltage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bis-Azide Low-Band Gap Cross-Linkable Molecule N 3 -[CPDT(FBTTh 2 ) 2 ] to Fully Thermally Stabilize Organic Solar Cells Based on P3HT:PC 61 BM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahine Abbas</w:t>
+                <w:t xml:space="preserve">Romain Peresutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D ' Aléo</w:t>
+                <w:t xml:space="preserve">Thomas Tjoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (6), pp.1303-1307. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.1340 - 1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.6b00476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563209v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Materials Design to Make Ions Flow: Toward Novel Materials Platforms for Bioelectronics Applications</w:t>
               </w:r>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Scaccabarozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (4), </w:t>
@@ -5173,51 +5173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lessard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5264,51 +5264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">π-Conjugated Organosilica Semiconductors: Toward Robust Organic Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tjoutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (9), pp.1700218. </w:t>
@@ -5424,51 +5424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,51 +5557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling indium tin oxide (ITO) anodes for use in organic light-emitting diodes (OLEDs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,51 +5674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Bipolar Electrochemistry: Polymer-Based Light-Emitting Electrochemical Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shulun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,615 +6052,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of H-bonds in the solid state organization of [1]benzothieno[3,2-b][1]benzothiophene (BTBT) structures: bis(hydroxy-hexyl)-BTBT, as a functional derivative offering efficient air stable organic field effect transistors (OFETs)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oligomeric photocatalysts in photoredox catalysis: towards high performance and low migration polymerization photoinitiating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Castet</w:t>
+                <w:t xml:space="preserve">Emel Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TC01814A⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.2124-2134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729079v1</w:t>
+                <w:t xml:space="preserve">hal-01407237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back Cover: Solid-State Bipolar Electrochemistry: Polymer-Based Light-Emitting Electrochemical Cells (ChemElectroChem 3/2016)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of a novel narrow band gap oligomeric diketopyrrolopyrrole-based organic semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Stingelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201600056⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.160 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729070v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomeric photocatalysts in photoredox catalysis: towards high performance and low migration polymerization photoinitiating systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dautel</w:t>
+                <w:t xml:space="preserve">The role of H-bonds in the solid state organization of [1]benzothieno[3,2-b][1]benzothiophene (BTBT) structures: bis(hydroxy-hexyl)-BTBT, as a functional derivative offering efficient air stable organic field effect transistors (OFETs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Tang Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dumur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Frédéric Castet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.2124-2134. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (28), pp.6742 - 6749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b02760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6TC01814A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407237v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of a novel narrow band gap oligomeric diketopyrrolopyrrole-based organic semiconductor</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Back Cover: Solid-State Bipolar Electrochemistry: Polymer-Based Light-Emitting Electrochemical Cells (ChemElectroChem 3/2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shulun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Gao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 131, pp.160 - 167. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (3), pp.503 - 503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2016.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201600056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729014v1</w:t>
+                <w:t xml:space="preserve">hal-01729070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bis(diphenylamino)naphthalene host materials: careful selection of the substitution pattern for the design of fully solution-processed triple-layered electro-luminescent devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tuan Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Péralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gjergji Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6750,51 +6750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ibrahim-Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6871,51 +6871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroluminescence from Spontaneously Generated Single-Vesicle Aggregates Using Solution-Processed Small Organic Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Tang Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuo-Pi Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,619 +7107,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial thermal degradation in inverted organic solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanum Hexaboride As Novel Interlayer for Improving the Thermal Stability of P3HT:PCBM Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenbank William</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+                <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (26), pp.263301. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (45), pp.25334-25340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4938554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280417v1</w:t>
+                <w:t xml:space="preserve">hal-01280383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanum Hexaboride As Novel Interlayer for Improving the Thermal Stability of P3HT:PCBM Organic Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Solution-processed blue phosphorescent OLEDs with carbazole-based polymeric host materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Péralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b06475⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280383v1</w:t>
+                <w:t xml:space="preserve">hal-01406516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-Processed Small-Molecule Bulk Heterojunctions: Leakage Currents and the Dewetting Issue for Inverted Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Destouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Courtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (44), pp.24663-24669. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b06964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed blue phosphorescent OLEDs with carbazole-based polymeric host materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interfacial thermal degradation in inverted organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenbank William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2015.06.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (26), pp.263301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4938554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01406516v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(2-(N-carbazolyl)ethyl acrylate) as a host for high efficiency polymer light-emitting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit H Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Beouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7764,1785 +7764,1785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity enhancement of a flexible MEMS strain sensor by a field effect transistor in an all organic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Thermal Stabilisation of Polymer–Fullerene Bulk Heterojunction Morphology for Effi cient Photovoltaic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Derue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hualong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.08.063⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (33), pp.5831-5838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201401062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059848v1</w:t>
+                <w:t xml:space="preserve">hal-01202434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost zinc complexes for white organic light-emitting devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+                <w:t xml:space="preserve">Saturated and Multi-Colored Electroluminescence from Quantum Dots Based Light Emitting Electrochemical Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ar Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.06.006⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10.1002/adfm.201400167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201400167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020158v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stabilisation of Polymer–Fullerene Bulk Heterojunction Morphology for Effi cient Photovoltaic Solar Cells</w:t>
+                <w:t xml:space="preserve">A solvent additive to enhance the efficiency and the thermal stability of polymer:fullerene solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dautel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hualong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201401062⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.3840-3843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA14139C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01202434v1</w:t>
+                <w:t xml:space="preserve">hal-01203546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide outdoor round robin study of organic photovoltaic devices and modules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Pacios</w:t>
+                <w:t xml:space="preserve">White and Saturated Blue Phosphorescent OLED based on the Non-Emissive Homoleptic Complex Ir(ppz)3 as single active material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ajuria</w:t>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Etxebarria</w:t>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.07.021⟩</w:t>
+              <w:t xml:space="preserve">Optical Data Processing and Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6-11), http://www.degruyter.com/view/j/odps.2014.1.issue/odps-2014-0002/odps-2014-0002.xml?format=INT. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/odps-2014-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729095v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White and Saturated Blue Phosphorescent OLED based on the Non-Emissive Homoleptic Complex Ir(ppz)3 as single active material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Perylene derivatives as photoinitiators in blue light sensitive cationic or radical curable films and panchromatic thiol-ene polymerizable films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Frigoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Data Processing and Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/odps-2014-0002⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (215-222), http://www.sciencedirect.com/science/article/pii/S0014305714000342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2014.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989645v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perylene derivatives as photoinitiators in blue light sensitive cationic or radical curable films and panchromatic thiol-ene polymerizable films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Morlet-Savary</w:t>
+                <w:t xml:space="preserve">Small Molecule BODIPY Dyes as non-Fullerene Acceptors in Bulk Heterojunction Organic Photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambata M. Poe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Della Pelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Subrahmanyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.2913-2915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00989607v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule BODIPY Dyes as non-Fullerene Acceptors in Bulk Heterojunction Organic Photovoltaics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Worldwide outdoor round robin study of organic photovoltaic devices and modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Subrahmanyam</w:t>
+                <w:t xml:space="preserve">Morten Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. White</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Suren Gevorgyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pacios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajuria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Etxebarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.281 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987476v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solvent additive to enhance the efficiency and the thermal stability of polymer:fullerene solar cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dautel</w:t>
+                <w:t xml:space="preserve">Low-cost zinc complexes for white organic light-emitting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ali Tehfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA14139C⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 564, pp.351-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203546v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated and Multi-Colored Electroluminescence from Quantum Dots Based Light Emitting Electrochemical Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sensitivity enhancement of a flexible MEMS strain sensor by a field effect transistor in an all organic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.3096-3100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2014.08.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201400167⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01003471v1</w:t>
+                <w:t xml:space="preserve">hal-01059848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of Zinc Complexes: Easily Tunable Optical Properties by Variation of the Bridge Between the Imido Groups of Schiff Base Ligands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Annealing-Free Solution-Processed Tungsten Oxide for Inverted Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Tsikritzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Skoulatakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Kennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.251-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406215v1</w:t>
+                <w:t xml:space="preserve">hal-00987490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linkable azido C 60 -fullerene derivatives for efficient thermal stabilization of polymer bulk- heterojunction solar cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence of Zinc Complexes: Easily Tunable Optical Properties by Variation of the Bridge Between the Imido Groups of Schiff Base Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.4186-4198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201402422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4tc01178c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01082327v1</w:t>
+                <w:t xml:space="preserve">hal-01406215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of formulation strategies for optimizing the morphology of polymeric bulk heterojunction organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyxing Vongsaysy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario M. Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.4-2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing-Free Solution-Processed Tungsten Oxide for Inverted Organic Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Tsikritzis</w:t>
+                <w:t xml:space="preserve">Cross-linkable azido C 60 -fullerene derivatives for efficient thermal stabilization of polymer bulk- heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurel Diacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Skoulatakis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Clémence Lecourtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.7163-7167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tc01178c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987490v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Residues in Semiconducting Polymers: Impact on the Performance of Organic Electronic Devices</w:t>
               </w:r>
@@ -9554,51 +9554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Özlem Usluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9662,103 +9662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic semiconductor core-shell nanoparticles designed through successive solvent displacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Sébire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (4), pp.431-438. </w:t>
@@ -9790,1049 +9790,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the Selection of Processing Additives for Increasing the Efficiency of Bulk Heterojunction Polymeric Solar Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Blue and blue–green PhOLEDs prepared with neutral heteroleptic iridium(III) complexes comprising substituted pyridine-1,2,4-triazoles as the ancillary ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lepeltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10.1002/aenm.201300752. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.13--21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201300752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987519v1</w:t>
+                <w:t xml:space="preserve">hal-01460452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-Emitting Electrochemical Cells based on a solution-processed Multilayered Device and an Anionic Iridium (III) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Yuskevitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 177, pp.100-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal stability of organic solar cells by using photolinkable end-capped polythiophenes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ross Brown</w:t>
+                <w:t xml:space="preserve">Guiding the Selection of Processing Additives for Increasing the Efficiency of Bulk Heterojunction Polymeric Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyxing Vongsaysy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario M. Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3PY00423F⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1002/aenm.201300752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201300752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869964v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue and blue–green PhOLEDs prepared with neutral heteroleptic iridium(III) complexes comprising substituted pyridine-1,2,4-triazoles as the ancillary ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Enhanced thermal stability of organic solar cells by using photolinkable end-capped polythiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokha Khiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Derue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getashew Ayenew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Medlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2013.07.009⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.4145-4150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3PY00423F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01460452v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Morphology and Performance of Bulk Heterojunctions in Solar Cells. Lessons Learned from the Benchmark P3HT:PCBM System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of spacer insertion in a commonly used dithienosilole/benzothiadiazole-based low band gap copolymer for polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Medlej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cr300005u⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.4176-4188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869949v1</w:t>
+                <w:t xml:space="preserve">hal-02170294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed bulk heterojunction solar cells based on BF2-hydroxychalcone complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+                <w:t xml:space="preserve">Controlling the Morphology and Performance of Bulk Heterojunctions in Solar Cells. Lessons Learned from the Benchmark P3HT:PCBM System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Trung Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fages</w:t>
+                <w:t xml:space="preserve">J. D. Wuest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CC41351A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (5), pp.3734-3765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cr300005u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869954v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spacer insertion in a commonly used dithienosilole/benzothiadiazole-based low band gap copolymer for polymer solar cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Solution-processed bulk heterojunction solar cells based on BF2-hydroxychalcone complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fages</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.3555-3557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC41351A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02170294v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal stability of poly(3,4-ethylenedioxythiophene): poly(4-styrenesulfonate) used as buffer layer in organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Trung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Cantu-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 63 (03), pp.30201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10891,64 +10891,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red Phosphorescent Organic Light-Emitting Diodes (PhOLEDs) based on a heteroleptic cyclometalated Iridium (III) Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lepeltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neus Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11037,51 +11037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary blends for Polymer Bulk-Heterojunction Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10.1002/pi.4636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11127,103 +11127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards frozen organic PN junctions at room temperature using high-Tg polymeric electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trang N.T. Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13, pp.1859-1864. </w:t>
@@ -11273,103 +11273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of light activation processes in titanium oxide based inverted organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Destouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (9), pp.094503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11397,505 +11397,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of Styrene-Substituted 1,3,4-Oxadiazoles Into Thermoreversible Luminescent Organogels and Their Unexpected Photo-catalyzed Rearrangement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between charge carrier density and lifetime in polymer-fullerene solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Contal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Anil K. Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Baboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Hodgkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201202246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4746787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869945v1</w:t>
+                <w:t xml:space="preserve">hal-00869982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between charge carrier density and lifetime in polymer-fullerene solar cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzannulated Cycloheptanones from Binaphthyl Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Baboz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Hodgkiss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamal Sbargoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4746787⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2013 (3), pp.490-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201201370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869982v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzannulated Cycloheptanones from Binaphthyl Platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Gaucher</w:t>
+                <w:t xml:space="preserve">Immobilization of Styrene-Substituted 1,3,4-Oxadiazoles Into Thermoreversible Luminescent Organogels and Their Unexpected Photo-catalyzed Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marque</w:t>
+                <w:t xml:space="preserve">E. Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang N.T. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2013 (3), pp.490-497. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.1373-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201201370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201202246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797777v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of electrode and dielectric surface modifications on pentacene-based transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Devynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11959,90 +11959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoO3 Thickness, Thermal Annealing and Solvent Annealing Effects on Inverted and Direct Polymer Photovoltaic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12087,599 +12087,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric solar cells based on P3HT:PCBM: Role of the casting solvent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.07.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639110v1</w:t>
+                <w:t xml:space="preserve">hal-00870015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of blue or yellow emitting devices controlled by the deposition process of a cationic iridium (III) complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mayer</w:t>
+                <w:t xml:space="preserve">Polymeric solar cells based on P3HT:PCBM: Role of the casting solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Trung Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Bejbouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Guerlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+                <w:t xml:space="preserve">Mathieu Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 161, pp.1934-1939. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (12), pp.3408-3418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2011.06.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2011.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870015v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gihane Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Layla Beouch</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.1683-1694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00870008v1</w:t>
+                <w:t xml:space="preserve">hal-00870017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic iridium complex for the design of soft salt-based phosphorescent OLEDs and color-tunable light-emitting electrochemical cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Iridium (III) soft salts from dinuclear cationic and mononuclear anionic complexes for OLEDs devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihane Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mayer</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layla Beouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.10698-10700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CC13733F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2011.06.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00870017v1</w:t>
+                <w:t xml:space="preserve">hal-00870008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Bulk Heterojunction Composition for Enhanced Photovoltaic Properties: Correlation between the Molecular Weight of the Semiconducting Polymer and Device Performance</w:t>
               </w:r>
@@ -12812,64 +12812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Field-Effect Transistor with octadecyltrichlorosilane (OTS) Self-Assembled Monolayers on Gate oxide; effect of OTS quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Devynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12941,77 +12941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic devices based on Polyaniline as Hole Injection Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bejbouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Miane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13087,103 +13087,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Optical Properties of Chromophores Derived from Oligo(p-phenylene vinylene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (10), pp.2382-2385. </w:t>
@@ -13260,51 +13260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13381,51 +13381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106, pp.044505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13459,64 +13459,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution processing of polymer photovoltaic solar cells in air or under inert atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Trung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13567,77 +13567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic solar cells using poly(3,3-didodecylquaterthiophene)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Trung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Laliberté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13739,64 +13739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13853,295 +13853,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning and Transcription of the Supramolecular Organization of a Fluorescent Silsesquioxane Precursor into Silica-Based Materials through Direct Photochemical Hydrolysis–Polycondensation and Micropatterning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the regioregularity of poly(3-hexylthiophene) on the performance of organic photovoltic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sallenave</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
+                <w:t xml:space="preserve">Loïc Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Cuendias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.200801387⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (5), pp.764-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.2407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354869v1</w:t>
+                <w:t xml:space="preserve">hal-00340364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the regioregularity of poly(3-hexylthiophene) on the performance of organic photovoltic devices</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning and Transcription of the Supramolecular Organization of a Fluorescent Silsesquioxane Precursor into Silica-Based Materials through Direct Photochemical Hydrolysis–Polycondensation and Micropatterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Cuendias</w:t>
+                <w:t xml:space="preserve">Xavier Sallenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 57 (5), pp.764-769. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.2407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200801387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340364v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk Electroluminescence From Conjugated Polymer Thin Films Via the Formation of Gold Nanoislands</w:t>
               </w:r>
@@ -14153,51 +14153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey Tracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guojun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14269,90 +14269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-effect transistors based on poly(3-hexylthiophene): effect of impurities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14428,51 +14428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent electroluminescence spectra of organic light emitting diodes based on thermally evaporated bis-imido-phenylene vinylene derivative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14678,51 +14678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer fluorescent polymer light emitting diode with low voltage and high efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Parneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14807,51 +14807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection and transport processes in organic light emitting diodes based on a silole derivative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,51 +14928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered organic film growth by substrate temperature tuning for efficiency-enhanced OLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15087,51 +15087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of Phenylenevinylenediimide-Bridged Silsesquioxane: From Electroluminescent Molecular J-Aggregates to Photoresponsive Polymeric H-Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Almairac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15220,51 +15220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer light-emitting diodes with a phenyleneethynylene derivative as a novel hole blocking layer for efficiency enhancements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15360,320 +15360,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dipyridylphenylaminosilole: A case of luminescence enhancement by chromophoric synergism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1, pp.1</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.1262-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183525v1</w:t>
+                <w:t xml:space="preserve">hal-00183523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipyridylphenylaminosilole: A case of luminescence enhancement by chromophoric synergism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubouy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, pp.1262-1267</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183523v1</w:t>
+                <w:t xml:space="preserve">hal-00183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confined photoactive substructures on a chiral scaffold: the design of an electroluminescent polyimide as material for PLED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Flot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15775,77 +15775,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-ion beam analysis for microelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15887,90 +15887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new dipyridylphenylaminosiloles for highly emissive organic electroluminescent devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16083,51 +16083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16169,103 +16169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green process for organic solar cells: water-based organic semiconductor nanoparticle dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France. pp.33, </w:t>
@@ -16316,77 +16316,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Semiconductors Nanoparticles for Hydrogen Production: the influence of surfactant nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16450,90 +16450,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steps Towards the Development of Organic/Silicon Tandem Solar Cells in a 3-Terminal Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, STRASBOURG (FRANCE), France</w:t>
@@ -16614,51 +16614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André‐jean Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des pérovskites halogénées 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Aix-les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16683,77 +16683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles organic photovoltaic: From size and morphology control to device properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16802,601 +16802,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
+                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James P. Connolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227528v1</w:t>
+                <w:t xml:space="preserve">hal-04296813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic materials modelling in three terminal Organic/Si tandem solar cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Water-based organic semiconductor nanoparticles dispersions: an environmentally friendly route for organic photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Organic Electronics (ICOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296813v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward High Efficiency Water-based OPV: Controlling Nanoparticles Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie P Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Functional-pi Electron Systems (Fpi-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Raleigh (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04899077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-based organic semiconductor nanoparticles dispersions: an environmentally friendly route for organic photovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">A New Design : Three Terminal Band Offset Barrier Organic/Si Tandem Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James P. Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Bonfante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Organic Electronics (ICOE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUPVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIP renewable energies, Sep 2023, Lisboa, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC2023/2CV.2.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04899983v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more sustainable and stable organic photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dindault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17438,51 +17438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the jungle of OPV materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Winter School on Organic Photovoltaic (Dolme, Sweden)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Karlstadt, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17501,907 +17501,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked organosilica BTBT derivatives for robust transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roche</w:t>
+                <w:t xml:space="preserve">Ternary polymer solar cells: from Lab to Fab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyxing Vongsaysy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Courtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takimiya Kazuo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE) - Hasselt (Belgium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">F-Pi-14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524957v1</w:t>
+                <w:t xml:space="preserve">hal-02524976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked organosilica BTBT derivatives for robust transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Organic Photovoltaics, from Lab to Fab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kazuo Takimiya</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Szymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyxing Vongsaysy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium on Materials Chemistry Frontiers, Northwestern Univ.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chicago, United States</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524945v1</w:t>
+                <w:t xml:space="preserve">hal-02524935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Photovoltaics, from Lab to Fab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Crosslinked organosilica BTBT derivatives for robust transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Takimiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">4th Symposium on Materials Chemistry Frontiers, Northwestern Univ.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524935v1</w:t>
+                <w:t xml:space="preserve">hal-02524945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternary polymer solar cells: from Lab to Fab</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Courtel</w:t>
+                <w:t xml:space="preserve">Crosslinked organosilica BTBT derivatives for robust transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takimiya Kazuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F-Pi-14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE) - Hasselt (Belgium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524976v1</w:t>
+                <w:t xml:space="preserve">hal-02524957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic MEMS designed by and for organic electronics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Crosslinked organic semiconductors, stable materials for stable devices ? Solar cells (OPV) and transistors (OTFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Flexible Organic Electronics (ISFOE18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">FASIC Workshop France/Australia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505561v1</w:t>
+                <w:t xml:space="preserve">hal-02524984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPV solar cells: from Lab to Fab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMTS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Prof. T.Q Nguyen (UCSB), Nov 2018, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roles of the Electron and Hole Transport Layers on the Degradation Mechanisms in Inverted Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Greenbank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stability of Emerging Photovoltaics from Fundamental to Applications (SEPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked organic semiconductors, stable materials for stable devices ? Solar cells (OPV) and transistors (OTFT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Organic MEMS designed by and for organic electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASIC Workshop France/Australia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Flexible Organic Electronics (ISFOE18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524984v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinked organic semiconductors, stable materials for stable devices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at OPERA Lab of Prof. C. Adachi (Kyushu Univ., Japan)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18420,251 +18420,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensor based on organic single crystal air-gap transistor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards stable polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers 2017, The 19th International Conference on Solid-State Sensors, Actuators and Microsystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Kaohsiung, Taiwan</w:t>
+              <w:t xml:space="preserve">Seminar at Univ. Toronto, invited by Prof. Tim Bender</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500132v1</w:t>
+                <w:t xml:space="preserve">hal-02526398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stable polymer solar cells</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid π-conjugated organosilica materials: semiconductors for fully covalent transistors or photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tjoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Univ. Toronto, invited by Prof. Tim Bender</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">SPIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526398v1</w:t>
+                <w:t xml:space="preserve">hal-02526395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinked organic semiconductors, stable materials for stable devices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at Univ. Ottawa invited by Prof. B. Lessard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18702,77 +18702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-processed interlayers and electrodes in organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th NextPV International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tokyo, Dec 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18791,376 +18791,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid π-conjugated organosilica materials: semiconductors for fully covalent transistors or photovoltaic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tjoutis</w:t>
+                <w:t xml:space="preserve">Pressure sensor based on organic single crystal air-gap transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Briseno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Transducers 2017, The 19th International Conference on Solid-State Sensors, Actuators and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526395v1</w:t>
+                <w:t xml:space="preserve">hal-01500132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stable polymer solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Interfacial degradation in organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Greenbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at NCKU (Tainan, Taiwan) invited by Prof. Chia-Yu Lin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics 2017 (HOPV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526441v1</w:t>
+                <w:t xml:space="preserve">hal-01784711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial degradation in organic solar cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards stable polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid and Organic Photovoltaics 2017 (HOPV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Seminar at NCKU (Tainan, Taiwan) invited by Prof. Chia-Yu Lin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784711v1</w:t>
+                <w:t xml:space="preserve">hal-02526441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards stable polymer solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at Univ. Laval (Québec) invited by Prof. Mario Leclerc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19185,51 +19185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid π-conjugated organosilica materials: semiconductors for the first fully covalent transistor or photovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19304,264 +19304,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired small molecule from one-pot synthesis for high open-circuit voltage organic solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosslinked organic semiconductors, stable materials for stable devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPi13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Hongkong, China</w:t>
+              <w:t xml:space="preserve">2nd Symposium on Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526430v1</w:t>
+                <w:t xml:space="preserve">hal-02526375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinked organic semiconductors, stable materials for stable devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bio-inspired small molecule from one-pot synthesis for high open-circuit voltage organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Archet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zarabova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dandao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium on Materials Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">FPi13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Hongkong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526375v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensor based on organic single crystal air-gap transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco J. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19642,51 +19642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterizations of direct and inverted solution-processed organic light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19757,928 +19757,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards efficient and stable OPV cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards stable and efficient polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Oxford University (UK), invited by Prof. H. Snaith</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence de la Société Française d'Optique (SFO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529768v1</w:t>
+                <w:t xml:space="preserve">hal-02529869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crucial Role of Interlayers in the Stability of Organic Solar Cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards stable and efficient polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Science and Technology of Synthetic Metals ICSM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Guangshou (Canton), China. pp.29</w:t>
+              <w:t xml:space="preserve">Seminar at Beijing Jiaotong Univ. (China) invited by Prof. Yufang Hu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400059v1</w:t>
+                <w:t xml:space="preserve">hal-02529754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the electromechanical properties of organic semiconductors and OFET embedded MEMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosslinkalbe organic semiconductors for OPV and OTFT applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Seminar at Wake Forrest Univ. (North Carolina, USA), invited by Prof. Oana Jurchescu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Winston-Salem, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301319v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stable and efficient polymer solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Giant electro-mechanical transduction in all-organic MEMS for physical and chemical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société Française d'Optique (SFO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE MEMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529869v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stable and efficient polymer solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards efficient and stable OPV cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Beijing Jiaotong Univ. (China) invited by Prof. Yufang Hu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beijing, China</w:t>
+              <w:t xml:space="preserve">Seminar at Oxford University (UK), invited by Prof. H. Snaith</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529754v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant electro-mechanical transduction in all-organic MEMS for physical and chemical sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Crucial Role of Interlayers in the Stability of Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenbank William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorisse Thérèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MEMS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shangai, China</w:t>
+              <w:t xml:space="preserve">24th International Conference on Science and Technology of Synthetic Metals ICSM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Guangshou (Canton), China. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224585v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosslinkalbe organic semiconductors for OPV and OTFT applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the electromechanical properties of organic semiconductors and OFET embedded MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Briseno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Wake Forrest Univ. (North Carolina, USA), invited by Prof. Oana Jurchescu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Winston-Salem, United States</w:t>
+              <w:t xml:space="preserve">ICSM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529745v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Stability and Interfacial Diffusion in Thermally-Aged Organic Solar Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Towards stable and efficient polymer solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Flexible Organic Electronics 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Seminar at Tianjin University (China), invited by Prof. Xiaoming Wu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400072v1</w:t>
+                <w:t xml:space="preserve">hal-02529762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stable and efficient polymer solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Mechanical Stability and Interfacial Diffusion in Thermally-Aged Organic Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenbank William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Rolston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Destouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Tianjin University (China), invited by Prof. Xiaoming Wu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tianjin, China</w:t>
+              <w:t xml:space="preserve">International Symposium on Flexible Organic Electronics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529762v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Organic Bipolar Heterojunction Transistor (OHBT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20727,751 +20727,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistors à effet de champ piézoélectriques comme méthode de transduction dans les MEMS organiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Novel Electronic applications of organic semiconductor single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">Seminar at Dept of Physics of Queen's University (Kingston, Ontario, Canada) invited by Prof. J.M. Nunzi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kingston, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228622v1</w:t>
+                <w:t xml:space="preserve">hal-02529821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial thermal stability and degradation in OPV devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenbank William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorisse Thérèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European training school and conference on organic photovoltaïc stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784693v1</w:t>
+                <w:t xml:space="preserve">hal-01230046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial thermal stability and degradation in OPV devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">On the Use of Single-Crystals of Organic Semiconductors in Novel Electronic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bachevillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Reyes-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ayela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230046v1</w:t>
+                <w:t xml:space="preserve">hal-01228731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Electronic applications of organic semiconductor single crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of UV-Light on the kinetics of photo-degradation in bulk-heterojunction solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorisse Thérèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenbank William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Dept of Physics of Queen's University (Kingston, Ontario, Canada) invited by Prof. J.M. Nunzi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Kingston, Canada</w:t>
+              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529821v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of UV-Light on the kinetics of photo-degradation in bulk-heterojunction solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Interfacial thermal stability and degradation in OPV devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Greenbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Mattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Greenbank William</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">European training school and conference on organic photovoltaïc stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230055v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Single-Crystals of Organic Semiconductors in Novel Electronic Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Transistors à effet de champ piézoélectriques comme méthode de transduction dans les MEMS organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Thuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SPIC 2015 : Science et Technologie des Systèmes pi-Conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228731v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l'art des cellules solaires photovoltaïques à base de polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire au CINAM de Marseille, invité par F. Fages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21496,51 +21496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro Mechanical Transduction Schemes in Organic Microsystems for Integrated Biomimetic Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21548,51 +21548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Boston, United States</w:t>
@@ -21634,77 +21634,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocristaux de semiconducteurs organiques : le premier transistor bipolaire organique et d’autres applications en MEMS organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fregonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bachevillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21772,51 +21772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21897,77 +21897,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Thuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Nanomechanical Sensing Workshop NMC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Madrid, Spain. 2 p</w:t>
@@ -21996,51 +21996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-organic resonators based on semi-conducting monocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ayela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22048,51 +22048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Polytec Vibrométrie Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cergy Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22111,325 +22111,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed interlayers for inverted organic solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Organic Semiconductor Core-shell Nanoparticles Designed by Successive Solvent Displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Sébire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vignau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Flexible Organic Electronics (ISFOE14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">International Conference of Science and Technology of Synthetic Metals - ICSM2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Turku, Finland. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517478v1</w:t>
+                <w:t xml:space="preserve">hal-01004724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Semiconductor Core-shell Nanoparticles Designed by Successive Solvent Displacements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Solution-processed interlayers for inverted organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Science and Technology of Synthetic Metals - ICSM2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Turku, Finland. 1 page</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Flexible Organic Electronics (ISFOE14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004724v1</w:t>
+                <w:t xml:space="preserve">hal-02517478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten oxide in invertes organic solar cells : from vacuum to solution process deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Tsikritzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Emmanouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Kennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Functional π-electron systems (Fπ-11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t>
@@ -22484,77 +22484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hualong Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fpi11: 11th International Symposium of Functional pi-electron Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Arcachon, France</w:t>
@@ -22596,64 +22596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge carrier lifetime and charge carrier density in organic photovoltaic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil K. Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22708,51 +22708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally-stable polymer bulk heterojunction via crosslinking for efficient and long-lived solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Flexible Electronics and Photovoltaics (ICFE-PV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22777,103 +22777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-shell nano-particles designed by successive solvent displacement - Application to pi-conjugated materials for exciton diffusion length measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Nanostructures Pi-Conjugués - MNPC'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Annecy, France. 1 page</w:t>
@@ -22902,90 +22902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxyde de tungstène pour cellules solaires inverses organiques : du dépôt sous vide au dépôt liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Tsikritzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Kennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23036,77 +23036,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence between charge carrier lifetime and their density in polymer-fullerene solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil K. Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Baboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals (ICSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Atlanta, United States. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23144,90 +23144,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Surfactant-Free Colloidal Dispersions for Organic Photovoltaic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting 2012 - 2012 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23252,64 +23252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-beam deposited tungsten oxide in inverted organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23347,103 +23347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Understandings of Light Activation Processes in Titanium Oxide based Inverted Organic Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Destouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Organic Electronics - ICOE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tarragona, Spain. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23462,312 +23462,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-beam deposited tungsten oxide in inverted organic solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIGHT ACTIVATION OF TiOx-BASED INVERTED POLYMER PHOTOVOLTAIC SOLAR CELLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Destouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Guillain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bertrand Pavageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Tarragona, France</w:t>
+              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals 2012 - ICSM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Atlanta, United States. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010451v1</w:t>
+                <w:t xml:space="preserve">hal-00987239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHT ACTIVATION OF TiOx-BASED INVERTED POLYMER PHOTOVOLTAIC SOLAR CELLS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">E-beam deposited tungsten oxide in inverted organic solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Science and Technology of Synthetic Metals 2012 - ICSM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Atlanta, United States. 1 page</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronics (ICOE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Tarragona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987239v1</w:t>
+                <w:t xml:space="preserve">hal-01010451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective layers in inverted organic photovoltaic solar cells based on titanium oxide (TiOx) and molybdenum oxide (MoO3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Destouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23809,77 +23809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer photovoltaic solar cells based on materials with high hole mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Trung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23947,64 +23947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of solvent choice on the organic solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Trung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Bejbouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24059,90 +24059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Electronic Research Group - Bordeaux, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Parneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24174,432 +24174,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00415428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-effect transistor based on poly(3-hexylthiophene): effect of impurities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">cellules solaires photovoltaïques organiques à base de matériaux réticulables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lere-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Trung Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Tardy</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Dautel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Organic Electronic (ICOE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Matériaux et Nanostructures pi conjugués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Grau du roi-Port camargue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415566v1</w:t>
+                <w:t xml:space="preserve">hal-00179912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cellules solaires photovoltaïques organiques à base de matériaux réticulables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic solar cells based on high performance polythiophenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier J. Dautel</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Trung Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Nanostructures pi conjugués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Grau du roi-Port camargue, France</w:t>
+              <w:t xml:space="preserve">2nd Organic and Nanoelectronics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179912v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic solar cells based on high performance polythiophenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Field-effect transistor based on poly(3-hexylthiophene): effect of impurities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Organic and Nanoelectronics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Organic Electronic (ICOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415505v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of electro optical characteristics of OLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24689,51 +24689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey Tracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS fall Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24758,51 +24758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of Organic Semi-Conductors For Optoelectronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24941,51 +24941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Salinas-Villasenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Young Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25040,90 +25040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Based inks for organic photovoltaic: Controlling morphology with surface energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lartigau-Dagron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie P. Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25178,77 +25178,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Wide Bandgap Organic Solar Cells for an Integration in Organic/Silicon Tandem Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Waiprasoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25290,77 +25290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally Friendly Organic Photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches School of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25411,77 +25411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tournebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berthumeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cloutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Annecy, France. 2013</w:t>
@@ -25549,51 +25549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Diacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25719,51 +25719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Diacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 14395403. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -25837,51 +25837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurel Diacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétrick Hudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Non spécifié. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -25903,90 +25903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de cellules solaires organiques par réticulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pavageau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1253645. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26004,51 +26004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d'une couche mince à hétérojonction à caractère photovoltaïque par réticulation des fullérenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Derue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26212,51 +26212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="894419C6"/>
+    <w:nsid w:val="CD25118A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26443,51 +26443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wantz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3031-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088680169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05540859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Galliano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salinas-Villasenor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaila Yallum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Horn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;hault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dindault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Henri Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Leyney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin&#8208;oba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.70053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viollet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112760" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwapat Kongsabay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Dautel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinich Promarak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400128" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Holmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laval" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112656" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lafranconi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dastoor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202404112" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04105762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villegas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Diacon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Gorisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Derue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pereira Menezes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nicolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Barker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Dartora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00108C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Marcus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Watts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bonfante" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202300249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Feaugas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dautel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200815" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamatimin Abbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00861K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dunn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nadazdy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Siffalovic" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00570" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100265" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM00472C" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04907683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sandrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Molenda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Barnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Begley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishat Dilmurat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduleziz Ablat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071583" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420105v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Szymanski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Henry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H Stuard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyxing Vongsaysy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courtel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202000538" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000669v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyuan Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsuke Kawabata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Takimiya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01408g" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokubas Surgailis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Savva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scaccabarozzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202005723" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Dyson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Lariou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruipeng Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Erothu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05259" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02227500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318089726" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00159f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Matta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jos&#233; Pereira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Manoj Gali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MH00489C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Briseno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perthu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perthue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fraga Dominguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verstappen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Maes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.10.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulun Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Altal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b11204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728946v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Malytska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kielar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tournebize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b09059" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728971v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Quinn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mart&#237;n" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stingelin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00711F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728959v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peresutti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tjoutis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00476" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Murat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.04.023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tang Tsai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Fang Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Ji Peng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Pi Kuo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Cheng Kuo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06640" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563209v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Archet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Yao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine Abbas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D ' Al&#233;o" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00157" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pacheco-Moreno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Schreck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourgun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604446" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728976v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Grant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lessard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08593H" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700218" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.10.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CFZWLT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728934v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trung Dang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wuest" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.07.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500373" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D0X8WPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Endres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00356" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wojciechowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunath Dasari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.6b00229" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729079v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC01814A" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729070v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600056" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407237v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Raad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02760" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729014v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2016.04.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13824A" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ibrahim-Ouali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.06.015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38672" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729075v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Pi Tseng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fang Fan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Chih Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang-Lun Fan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b06261" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280417v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greenbank William" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938554" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280383v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06475" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280407v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Destouesse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06964" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406516v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.06.013" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LPVR2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Lessard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maric" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.12.019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.08.063" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020158v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Tehfe" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Contal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.06.006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS5NBW2F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202434v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drees" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Pan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201401062" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J45G8PVR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729095v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Ma" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Gevorgyan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacios" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajuria" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etxebarria" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.07.021" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/odps-2014-0002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.01.024" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJ10XV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987476v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambata M. Poe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Della Pelle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Subrahmanyam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. White" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203546v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecourtier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA14139C" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Qian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ying" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Davis" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carter" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201400167" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHZJ1X3P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406215v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402422" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/967175A4B1615C930F3A3B875EA08FB6EB859A38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082327v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lecourtier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01178c" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003466v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario M. Bassani" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servant" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pavageau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guillain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsikritzis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Skoulatakis" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kennou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Usluer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500590d" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967444v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schatz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien S&#233;bire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MH00021H" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201300752" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869979v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Yuskevitch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.06.017" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9HXDL3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869964v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Khiev" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getashew Ayenew" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Medlej" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY00423F" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460452v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.07.009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JPG4ZPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869949v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trung Dang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Wuest" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr300005u" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869954v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC41351A" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170294v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7SLJ8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869971v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cantu-Valle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120371" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WP0Q4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869976v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.05.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTM3LMW5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987493v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4636" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVT4B5LP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869986v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N.T. Phan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.05.031" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WLWHRKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764026" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869945v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202246" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF5RSSVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869982v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K. Thakur" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baboz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hodgkiss" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746787" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670178v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Devynck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Nicolas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3681791" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780649v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma5122521" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639110v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bejbouji" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urien" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.07.039" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7Z2S7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803763v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nicolet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie Hailu Deribew" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207669j" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869991v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110138" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MV4VR725-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585579v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Miane" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olinga" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.08.018" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZS6GT0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585562v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1007263" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535929v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reynes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101343j" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415159v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Alem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.320095" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415148v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parneix" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277235v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lalibert&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Brunner" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2007.12.006" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WN8BR0C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354869v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801387" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340364v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bailly" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cuendias" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2407" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Bonnet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Tracy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Liu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800621" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4NPV7NF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162206v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2007.06.003" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDL0BC1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2724757" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373256v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Khalifa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007174" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KZNHH0P6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177819v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2005.11.001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q34Q5T75-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177812v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja058680z" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XL4T7D81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163119v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.03.007" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H056LZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177829v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b503284a" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XRVXBPK9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902231v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022521" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148841v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Curet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Holmes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.158" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714201v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roselli" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#8208;jean Attias" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902242v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899077v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie P Holmes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899983v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899455v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524911v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524957v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takimiya Kazuo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524945v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524935v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524976v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505561v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526359v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784718v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Greenbank" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524984v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526365v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500132v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526398v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526435v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513438v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Laurans" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526395v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526441v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784711v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529738v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526416v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526430v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zarabova" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandao Yao" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526375v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505625v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Pereira" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Briseno" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728997v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murat" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fasquel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Laurent" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maindron" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237585" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529768v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400059v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorisse Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301319v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matta" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529869v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529754v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224585v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529745v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400072v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rolston" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529762v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505589v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fregonese" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228622v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784693v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230046v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529821v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230055v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228731v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bachevillier" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Reyes-Martinez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529876v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228719v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducrot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228631v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987524v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drees" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthumeyrie" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951757v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228657v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517478v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004724v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010189v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Emmanouil" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344834v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003409v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barker" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987526v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987259v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gon&#231;alves" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005380v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015108v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987257v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005384v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987232v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010451v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987239v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987227v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415319v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415425v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415428v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415566v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179912v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lere-Porte" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415505v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefevre" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415477v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415426v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415328v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249804v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Young Woo" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Young" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898858v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie P. Holmes" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898392v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344526v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344490v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729084v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietrick Hudhomme" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350434v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011149v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011151v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wantz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3031-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088680169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05540859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Galliano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Salinas-Villasenor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaila Yallum" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Horn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;hault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Capdevila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saran Waiprasoet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Xavier Capella Guardi&#224;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz Herrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC02260F" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dindault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Henri Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Leyney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin&#8208;oba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.70053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Laval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Lafranconi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Barr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dastoor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202404112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Holmes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Deniau-Lejeune" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112656" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707883v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwapat Kongsabay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Dautel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinich Promarak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202400128" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Viollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Penin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2024.112760" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04105762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villegas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Diacon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Gorisse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Derue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Freuze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hlca.202300031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236284v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Pereira Menezes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Nicolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Barker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Mariano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Dartora" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC00108C" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Marcus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Watts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Bonfante" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202300249" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Feaugas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dautel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200815" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03855059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mastropasqua Talamo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Pop" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamatimin Abbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC00861K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c03221" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100265" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434752v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangfeng Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fastr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0QM00472C" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dunn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nadazdy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Siffalovic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.1c00570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04907683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Sandrez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzanna Molenda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Barnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202100394" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524574v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thuau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Begley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishat Dilmurat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abduleziz Ablat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071583" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000669v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyuan Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohsuke Kawabata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Takimiya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0tc01408g" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Szymanski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reece Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H Stuard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyxing Vongsaysy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courtel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202000538" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jokubas Surgailis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achilleas Savva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scaccabarozzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202005723" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Dyson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Lariou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruipeng Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harikrishna Erothu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b05259" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02227500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Dautel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273318089726" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc00159f" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Matta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Jos&#233; Pereira" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Manoj Gali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7MH00489C" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Briseno" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859815v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perthu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668021v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perthue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fraga Dominguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Verstappen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Maes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.10.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728936v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Gao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shulun Chen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faleh Altal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Hu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b11204" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728946v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Malytska" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kielar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Quinn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Mart&#237;n" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Stingelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Li" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TC00711F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639525v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tournebize" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b09059" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01563209v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Archet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandan Yao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahine Abbas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D ' Al&#233;o" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00157" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657049v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Murat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Barnes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurent" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2017.04.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728933v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Tang Tsai" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiang-Fang Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Ji Peng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Pi Kuo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Cheng Kuo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06640" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728959v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Peresutti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tjoutis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00476" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pacheco-Moreno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Schreck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourgun" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201604446" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728976v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Grant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lessard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA08593H" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Clevers" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201700218" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.10.036" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6CFZWLT5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728934v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Trung Dang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wuest" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.07.045" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201500373" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8D0X8WPC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Endres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourgeois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kahn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00356" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729001v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Wojciechowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghunath Dasari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.6b00229" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407237v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Ay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Raad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b02760" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729014v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2016.04.002" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729079v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Castet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC01814A" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729070v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201600056" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407806v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tuan Bui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien P&#233;ralta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjergji Sini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA13824A" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepeltier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Graff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ibrahim-Ouali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.06.015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38672" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729075v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Pi Tseng" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fang Fan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Chih Wu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang-Lun Fan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b06261" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280383v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06475" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Beouch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2015.06.013" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7LPVR2D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280407v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Destouesse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b06964" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greenbank William" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938554" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406452v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H Lessard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Maric" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.12.019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202434v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drees" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Pan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201401062" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J45G8PVR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003471v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Qian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ying" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar Davis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Carter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201400167" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHZJ1X3P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203546v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecourtier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gorisse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA14139C" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989645v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/odps-2014-0002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989607v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Xiao" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frigoli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2014.01.024" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDJ10XV4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987476v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambata M. Poe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Della Pelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Subrahmanyam" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. White" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729095v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Ma" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Gevorgyan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pacios" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajuria" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Etxebarria" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.07.021" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020158v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ali Tehfe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Contal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2014.06.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS5NBW2F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059848v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2014.08.063" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987490v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Guillain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsikritzis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Skoulatakis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Kennou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406215v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201402422" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/967175A4B1615C930F3A3B875EA08FB6EB859A38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003466v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario M. Bassani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servant" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pavageau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082327v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lecourtier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc01178c" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922703v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zlem Usluer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz500590d" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967444v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schatz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien S&#233;bire" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4MH00021H" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.07.009" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JPG4ZPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Yuskevitch" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mayer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2013.06.017" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9HXDL3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987519v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201300752" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Khiev" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getashew Ayenew" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Medlej" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3PY00423F" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7SLJ8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869949v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Trung Dang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Wuest" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr300005u" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869954v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fages" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC41351A" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869971v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Cantu-Valle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120371" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WP0Q4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869976v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vila" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Mbomekalle" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2013.05.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTM3LMW5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987493v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goubard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4636" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVT4B5LP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869986v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gautier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang N.T. Phan" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.05.031" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WLWHRKV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780596v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764026" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869982v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil K. Thakur" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Baboz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Hodgkiss" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4746787" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797777v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Sbargoud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bridoux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gaucher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marque" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201201370" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7PV4XXM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869945v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Contal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202246" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF5RSSVK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670178v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Devynck" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Nicolas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3681791" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780649v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lahaye" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma5122521" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870015v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guerlin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.06.038" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N2R1M96-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639110v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Bejbouji" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urien" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.07.039" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV7Z2S7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870017v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihane Nasr" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dumas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2011.06.014" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQJ4L56-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870008v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC13733F" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803763v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Nicolet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargie Hailu Deribew" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fleury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Brochon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp207669j" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869991v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110138" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-MV4VR725-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585579v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Miane" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olinga" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2009.08.018" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZS6GT0C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585562v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol1007263" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535929v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Reynes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm101343j" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415159v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Alem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.320095" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415148v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Parneix" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277235v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Lalibert&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Brunner" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2007.12.006" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WN8BR0C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340364v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bailly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cuendias" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2407" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354869v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sallenave" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801387" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373120v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne Bonnet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Tracy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Liu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800621" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4NPV7NF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162206v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2007.06.003" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLDL0BC1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162212v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2724757" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373256v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Khalifa" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007174" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KZNHH0P6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177819v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Almairac" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2005.11.001" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q34Q5T75-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177812v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Flot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja058680z" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XL4T7D81-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163119v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.03.007" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H056LZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177829v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b503284a" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XRVXBPK9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681613v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James P. Connolly" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902231v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3022521" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05148841v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Curet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Holmes" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsus.2024.158" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624971v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714201v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roselli" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;&#8208;jean Attias" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Arfaoui" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902242v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Genot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296813v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899983v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899077v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie P Holmes" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227528v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC2023/2CV.2.25" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899455v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524911v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524976v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524935v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524945v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524957v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takimiya Kazuo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524984v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526359v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784718v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Greenbank" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505561v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ayela" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526365v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526398v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526395v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526435v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513438v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Laurans" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500132v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784711v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526441v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529738v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526416v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526375v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526430v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zarabova" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dandao Yao" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505625v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Pereira" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro L. Briseno" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728997v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Murat" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fasquel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Laurent" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maindron" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237585" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529869v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529754v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529745v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224585v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529768v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400059v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorisse Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301319v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matta" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529762v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400072v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Rolston" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505589v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fregonese" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529821v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230046v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228731v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bachevillier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Reyes-Martinez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fregonese" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230055v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784693v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228622v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529876v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228719v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Ducrot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228631v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987524v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drees" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthumeyrie" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951757v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228657v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004724v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517478v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010189v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Emmanouil" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344834v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003409v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Clerc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Barker" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987526v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987259v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gon&#231;alves" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005380v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015108v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987257v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005384v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987232v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987239v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010451v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987227v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Qi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415319v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415425v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415428v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179912v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lere-Porte" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415505v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lefevre" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415566v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415477v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415426v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415328v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249804v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Young Woo" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Young" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898858v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lartigau-Dagron" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie P. Holmes" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296817v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Waiprasoet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898392v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344526v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344490v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bail" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Du" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729084v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietrick Hudhomme" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03350434v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#233;trick Hudhomme" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011149v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011151v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>