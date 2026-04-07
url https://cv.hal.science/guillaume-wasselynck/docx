--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -166,274 +166,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modelling of magnetic Curie point materials: Application to thermal self-regulation during induction heating</w:t>
+                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Oueslati</w:t>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173496⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268453v1</w:t>
+                <w:t xml:space="preserve">hal-05269274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+                <w:t xml:space="preserve">Multiphysics modelling of magnetic Curie point materials: Application to thermal self-regulation during induction heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 631, pp.173496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269274v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity Mapping Evaluation of a Unidirectional Carbon Fiber Composite Material Based on a Multiobjective Inversion Method</w:t>
               </w:r>
@@ -445,51 +445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -530,274 +530,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+                <w:t xml:space="preserve">Integration of inter-ply electrical percolation phenomena in the multiphysics modelling of laminated composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2024-0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648748v1</w:t>
+                <w:t xml:space="preserve">hal-04675986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of inter-ply electrical percolation phenomena in the multiphysics modelling of laminated composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Banda Kane</w:t>
+                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2024-0114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675986v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive Eddy Currents inversion using Artificial Neural Networks and data augmentation</w:t>
               </w:r>
@@ -835,51 +835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.102635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,77 +939,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adib Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), pp.73-79. </w:t>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1177,90 +1177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameters for Predicting the Electrical Conductivity of CFRP Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Pantelyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu A Yelanskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering &amp; Electromechanics = Èlektrotehnika i èlektromehanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.3-11. </w:t>
@@ -1428,103 +1428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalization of electromagnetic power at the interface between two composites materials for induction welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (1), pp.10902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,64 +1584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peterzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.V. Klymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Pantelyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.9401604. </w:t>
@@ -2339,261 +2339,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
+                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074934v1</w:t>
+                <w:t xml:space="preserve">hal-04074944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
+                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074944v1</w:t>
+                <w:t xml:space="preserve">hal-04074934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on flaw detectability of NDT induction thermography technique for laminated CFRP composites</w:t>
               </w:r>
@@ -2605,64 +2605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.10902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2734,64 +2734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,77 +3110,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (5), pp.1949-1952. </w:t>
@@ -3231,51 +3231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Electrical Conductivity Tensor of a CFRP Composite Using a 3-D Percolation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3714,51 +3714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic and Macroscopic Electromagnetic and Thermal Modeling of Carbon Fiber Reinforced Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3831,51 +3831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Electromagnetic Field and CFRP Materials: A New Multiscale Homogenization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,103 +3967,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4088,90 +4088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting and Modeling of Inter-ply Percolation Phenomenon in Stratified Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 24nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto, Japan. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4196,90 +4196,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of low magnetic Curie point ferromagnetic material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4304,90 +4304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique des matériaux à bas point de Curie magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium du Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L2ep, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4412,103 +4412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4542,103 +4542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREENA, Jul 2021, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,90 +5043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameter for Predicting the Electrical Conductivity of CFRP layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5160,90 +5160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Finite Element Model using SIBC to Accelerate Electromagnetic Thermal Simulation of Induction Thermography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5290,90 +5290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Inter-Ply Electrical Percolation Phenomena in CFRP Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5398,103 +5398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5528,103 +5528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials by Optimization of Fold Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5649,103 +5649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Eddy Currents in Highly Anisotropic CFRP Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5770,90 +5770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation électrique et magnétique d’un matériau composite à l’aide d’une approche hybride couplée à un algorithme d’optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 9th European Conference on Numerical Methods in Electromagnetics (NUMELEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5904,87 +5904,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460068v1</w:t>
@@ -6021,64 +6021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6155,51 +6155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
@@ -6231,459 +6231,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la detectabilite de defaut dans les composites de carbone stratifies par la technique de CND par thermographie inductive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+                <w:t xml:space="preserve">Inductive thermography nondestructive testing applied to carbon composite materials: multiphysics and multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460080v1</w:t>
+                <w:t xml:space="preserve">hal-01334989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Electrical Percolation Threshold of Carbon Graphite Composite</w:t>
+                <w:t xml:space="preserve">Evaluation du Seuil de Percolation Electrique de Matériaux Composites en Graphite de Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460072v1</w:t>
+                <w:t xml:space="preserve">hal-02463149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive thermography nondestructive testing applied to carbon composite materials: multiphysics and multiscale modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Etude de la detectabilite de defaut dans les composites de carbone stratifies par la technique de CND par thermographie inductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334989v1</w:t>
+                <w:t xml:space="preserve">hal-02460080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du Seuil de Percolation Electrique de Matériaux Composites en Graphite de Carbone</w:t>
+                <w:t xml:space="preserve">Modeling of Electrical Percolation Threshold of Carbon Graphite Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463149v1</w:t>
+                <w:t xml:space="preserve">hal-02460072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
               </w:r>
@@ -6963,64 +6963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7039,260 +7039,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Thermo Inductive Non Destructive Testing Method Applied to Multilayer Composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo Inductive Non Destructive Testing Method Applied to CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouladgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012: 15th international Conference on Electromagnetic Field Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Electromagnetic Field Problems and Applications (ICEF2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819315v1</w:t>
+                <w:t xml:space="preserve">hal-00819312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo Inductive Non Destructive Testing Method Applied to CFRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Modeling of Thermo Inductive Non Destructive Testing Method Applied to Multilayer Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Electromagnetic Field Problems and Applications (ICEF2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dalian, China</w:t>
+              <w:t xml:space="preserve">CEFC 2012: 15th international Conference on Electromagnetic Field Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819312v1</w:t>
+                <w:t xml:space="preserve">hal-00819315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7362,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7463,103 +7463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Compumag society Newsletters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-14, 2024</w:t>
@@ -7620,103 +7620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium SIEMA'2024 "Problems of Electrical Power Engineering, Electrical Engineering and Electromechanics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, ISBN 978-617-05-0506-4</w:t>
@@ -7797,51 +7797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-64368-118-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7888,51 +7888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 : Chauffage par Induction des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,51 +7996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Induction Heating of Composites Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44367CAA"/>
+    <w:nsid w:val="C8B627AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8515,51 +8515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wasselynck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3154-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Oueslati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Aissaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01168-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cormerais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.310202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cormerais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Baida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Klymenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Pantelyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Yelanskyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2020.5.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Bajda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Klymenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2073456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouldagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Djonkone Senghor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463149v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05119292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NANT2094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wasselynck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3154-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Oueslati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Aissaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01168-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0114" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cormerais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.310202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cormerais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Baida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Klymenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Pantelyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Yelanskyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2020.5.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Bajda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Klymenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2073456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouldagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Djonkone Senghor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05119292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NANT2094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>