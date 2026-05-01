--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -166,274 +166,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
+                <w:t xml:space="preserve">Multiphysics modelling of magnetic Curie point materials: Application to thermal self-regulation during induction heating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+                <w:t xml:space="preserve">Hakim Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyang Lou</w:t>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 631, pp.173496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269274v1</w:t>
+                <w:t xml:space="preserve">hal-05268453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modelling of magnetic Curie point materials: Application to thermal self-regulation during induction heating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Oueslati</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morville</w:t>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 631, pp.173496. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.431-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268453v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity Mapping Evaluation of a Unidirectional Carbon Fiber Composite Material Based on a Multiobjective Inversion Method</w:t>
               </w:r>
@@ -445,51 +445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -530,274 +530,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of inter-ply electrical percolation phenomena in the multiphysics modelling of laminated composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Banda Kane</w:t>
+                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2024-0114⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675986v1</w:t>
+                <w:t xml:space="preserve">hal-04648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of inter-ply electrical percolation phenomena in the multiphysics modelling of laminated composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyang Lou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2024-0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648748v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive Eddy Currents inversion using Artificial Neural Networks and data augmentation</w:t>
               </w:r>
@@ -835,51 +835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.102635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,77 +939,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adib Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), pp.73-79. </w:t>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1177,90 +1177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameters for Predicting the Electrical Conductivity of CFRP Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Pantelyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu A Yelanskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering &amp; Electromechanics = Èlektrotehnika i èlektromehanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.3-11. </w:t>
@@ -1428,103 +1428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalization of electromagnetic power at the interface between two composites materials for induction welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (1), pp.10902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1584,64 +1584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peterzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
@@ -1816,282 +1816,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic and thermal transients during induction heating of cylindrical workpieces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Electrical Conductivity of Anisotropic CFRP Materials by Means of Induction Thermography Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.I. Bajda</w:t>
+                <w:t xml:space="preserve">F. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.V. Klymenko</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Fouladgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Technica Napocensis, Series: Applied Mathematics, Mechanics, and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2742979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086599v1</w:t>
+                <w:t xml:space="preserve">hal-04074854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Electrical Conductivity of Anisotropic CFRP Materials by Means of Induction Thermography Technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Senghor</w:t>
+                <w:t xml:space="preserve">Electromagnetic and thermal transients during induction heating of cylindrical workpieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.I. Bajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.V. Klymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael G Pantelyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Technica Napocensis, Series: Applied Mathematics, Mechanics, and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (5), pp. 657-682</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074854v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity Tensor Modeling of Stratified Woven-Fabric Carbon Fiber Reinforced Polymer Composite Materials</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.9401604. </w:t>
@@ -2339,261 +2339,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
+                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074944v1</w:t>
+                <w:t xml:space="preserve">hal-04074934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
+                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074934v1</w:t>
+                <w:t xml:space="preserve">hal-04074944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on flaw detectability of NDT induction thermography technique for laminated CFRP composites</w:t>
               </w:r>
@@ -2605,64 +2605,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.10902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2734,64 +2734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2851,51 +2851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,77 +3110,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (5), pp.1949-1952. </w:t>
@@ -3231,51 +3231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Electrical Conductivity Tensor of a CFRP Composite Using a 3-D Percolation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3632,51 +3632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1114-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,77 +3714,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic and Macroscopic Electromagnetic and Thermal Modeling of Carbon Fiber Reinforced Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1114-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3831,51 +3831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Electromagnetic Field and CFRP Materials: A New Multiscale Homogenization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,103 +3967,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyang Lou</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4082,433 +4082,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting and Modeling of Inter-ply Percolation Phenomenon in Stratified Composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Banda Kane</w:t>
+                <w:t xml:space="preserve">Modélisation multiphysique des matériaux à bas point de Curie magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 24nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan. pp.1-2</w:t>
+              <w:t xml:space="preserve">Symposium du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2ep, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518089v1</w:t>
+                <w:t xml:space="preserve">hal-04526792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of low magnetic Curie point ferromagnetic material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Highlighting and Modeling of Inter-ply Percolation Phenomenon in Stratified Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">2023 24nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526761v1</w:t>
+                <w:t xml:space="preserve">hal-04518089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique des matériaux à bas point de Curie magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling of low magnetic Curie point ferromagnetic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L2ep, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Compumag 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526792v1</w:t>
+                <w:t xml:space="preserve">hal-04526761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4542,103 +4542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyang Lou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,51 +4840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREENA, Jul 2021, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,90 +5043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameter for Predicting the Electrical Conductivity of CFRP layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5160,90 +5160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Finite Element Model using SIBC to Accelerate Electromagnetic Thermal Simulation of Induction Thermography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5290,90 +5290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Inter-Ply Electrical Percolation Phenomena in CFRP Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5398,103 +5398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5528,103 +5528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials by Optimization of Fold Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5649,103 +5649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Eddy Currents in Highly Anisotropic CFRP Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5770,90 +5770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation électrique et magnétique d’un matériau composite à l’aide d’une approche hybride couplée à un algorithme d’optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 9th European Conference on Numerical Methods in Electromagnetics (NUMELEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5904,87 +5904,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460068v1</w:t>
@@ -6021,64 +6021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6155,51 +6155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
@@ -6231,593 +6231,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive thermography nondestructive testing applied to carbon composite materials: multiphysics and multiscale modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etude de la detectabilite de defaut dans les composites de carbone stratifies par la technique de CND par thermographie inductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334989v1</w:t>
+                <w:t xml:space="preserve">hal-02460080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du Seuil de Percolation Electrique de Matériaux Composites en Graphite de Carbone</w:t>
+                <w:t xml:space="preserve">Modeling of Electrical Percolation Threshold of Carbon Graphite Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463149v1</w:t>
+                <w:t xml:space="preserve">hal-02460072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la detectabilite de defaut dans les composites de carbone stratifies par la technique de CND par thermographie inductive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460080v1</w:t>
+                <w:t xml:space="preserve">hal-02460021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Electrical Percolation Threshold of Carbon Graphite Composite</w:t>
+                <w:t xml:space="preserve">Evaluation du Seuil de Percolation Electrique de Matériaux Composites en Graphite de Carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460072v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Bracikowski</w:t>
+                <w:t xml:space="preserve">Inductive thermography nondestructive testing applied to carbon composite materials: multiphysics and multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02460021v1</w:t>
+                <w:t xml:space="preserve">hal-01334989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Modeling and Driving Strategy Optimization of an Urban-Concept Vehicle</w:t>
               </w:r>
@@ -6963,64 +6963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7039,260 +7039,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo Inductive Non Destructive Testing Method Applied to CFRP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Modeling of Thermo Inductive Non Destructive Testing Method Applied to Multilayer Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Electromagnetic Field Problems and Applications (ICEF2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Dalian, China</w:t>
+              <w:t xml:space="preserve">CEFC 2012: 15th international Conference on Electromagnetic Field Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819312v1</w:t>
+                <w:t xml:space="preserve">hal-00819315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Modeling of Thermo Inductive Non Destructive Testing Method Applied to Multilayer Composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo Inductive Non Destructive Testing Method Applied to CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fouladgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEFC 2012: 15th international Conference on Electromagnetic Field Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Electromagnetic Field Problems and Applications (ICEF2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819315v1</w:t>
+                <w:t xml:space="preserve">hal-00819312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7362,51 +7362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7463,103 +7463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Compumag society Newsletters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-14, 2024</w:t>
@@ -7620,103 +7620,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium SIEMA'2024 "Problems of Electrical Power Engineering, Electrical Engineering and Electromechanics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, ISBN 978-617-05-0506-4</w:t>
@@ -7797,51 +7797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-64368-118-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7888,51 +7888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 : Chauffage par Induction des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7996,51 +7996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Induction Heating of Composites Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,51 +8284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8B627AE"/>
+    <w:nsid w:val="E9A9871E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8515,51 +8515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wasselynck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3154-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Oueslati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173496" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Aissaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01168-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0114" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cormerais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.310202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cormerais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Baida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Klymenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Pantelyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Yelanskyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2020.5.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Bajda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Klymenko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2073456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouldagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Djonkone Senghor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463149v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05119292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NANT2094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wasselynck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3154-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Oueslati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Aissaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01168-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cormerais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.310202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cormerais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Baida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Klymenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Pantelyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Yelanskyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2020.5.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Bajda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Klymenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2073456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouldagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Djonkone Senghor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05119292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NANT2094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>