--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3154-5500</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=nLzgbNoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,3792 +179,3792 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modelling of magnetic Curie point materials: Application to thermal self-regulation during induction heating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173496⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.431-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268453v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multiphysics modelling of magnetic Curie point materials: Application to thermal self-regulation during induction heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 631, pp.173496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.173496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269274v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity Mapping Evaluation of a Unidirectional Carbon Fiber Composite Material Based on a Multiobjective Inversion Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (2), pp.32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10921-025-01168-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integration of inter-ply electrical percolation phenomena in the multiphysics modelling of laminated composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2024-0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04648748v1</w:t>
+                <w:t xml:space="preserve">hal-04675986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of inter-ply electrical percolation phenomena in the multiphysics modelling of laminated composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Banda Kane</w:t>
+                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2024-0114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04675986v1</w:t>
+                <w:t xml:space="preserve">hal-04648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive Eddy Currents inversion using Artificial Neural Networks and data augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.102635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2022.102635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Current Non-Destructive Characterization of Carbon Fiber Reinforcement Composites Considering Capacitive Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Adib Safer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (2), pp.73-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18280/rcma.310202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Fusion Method for Non-Destructive Testing by Means of Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (8), pp.2598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21082598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameters for Predicting the Electrical Conductivity of CFRP Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (2), pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of dynamic simulation of high-speed electromagnetic valves of gas distribution devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E I Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B V Klymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Pantelyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu A Yelanskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Engineering &amp; Electromechanics = Èlektrotehnika i èlektromehanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20998/2074-272X.2020.5.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focalization of electromagnetic power at the interface between two composites materials for induction welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (1), pp.10902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2020200022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of induction thermography NDT technique using SIBC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (5), pp.1071-1083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Assisted Probability of Detection Study on Induction Thermography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Azzabi Zouraq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peterzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (6), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2898733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Electrical Conductivity of Anisotropic CFRP Materials by Means of Induction Thermography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (3), pp.1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2742979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic and thermal transients during induction heating of cylindrical workpieces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.I. Bajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.V. Klymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael G Pantelyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Technica Napocensis, Series: Applied Mathematics, Mechanics, and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (5), pp. 657-682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity Tensor Modeling of Stratified Woven-Fabric Carbon Fiber Reinforced Polymer Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.9401604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2660529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics modeling and optimization of the driving strategy of a light duty fuel cell vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (43), pp.26943-26955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04074934v1</w:t>
+                <w:t xml:space="preserve">hal-04074944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Degenerated Hexahedral Whitney Elements in the Modeling of NDT Induction Thermography of Laminated CFRP Composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Degenerated Hexahedral Whitney Elements for Electromagnetic Fields Computation in Multi-Layer Anisotropic Thin Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2497462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04074944v1</w:t>
+                <w:t xml:space="preserve">hal-04074934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on flaw detectability of NDT induction thermography technique for laminated CFRP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (1), pp.10902. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Assessment of Induction Thermography Technique Applied to Carbon-Fiber-Reinforced Polymer Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.1-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2363079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo inductive nondestructive testing method applied to CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (1/2), pp. 167-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Modeling of Thermo Inductive Non Destructive Testing Method Applied to Multilayer Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (5), pp.1949 - 1952</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Modeling of Thermo Inductive Non Destructive Testing Method Applied to Multilayer Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (5), pp.1949-1952. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2241037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Electrical Conductivity Tensor of a CFRP Composite Using a 3-D Percolation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (5), pp.1825-1828. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2241039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Duty Fuel-Cell Vehicle Designed for Energetic Race: High Efficiency Power Converter design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Design and testing of a fuel cell powertrain with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Auvity</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maindru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (1), pp.414-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086485v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and testing of a fuel cell powertrain with energy constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light-Duty Fuel-Cell Vehicle Designed for Energetic Race: High Efficiency Power Converter design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maindru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.39-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04077715v1</w:t>
+                <w:t xml:space="preserve">hal-04086485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic and Macroscopic Electromagnetic and Thermal Modeling of Carbon Fiber Reinforced Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1114-1117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic and Macroscopic Electromagnetic and Thermal Modeling of Carbon Fiber Reinforced Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1114-1117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2073456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Electromagnetic Field and CFRP Materials: A New Multiscale Homogenization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouldagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (8), pp.3277-3280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3953,3340 +3974,3340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique des matériaux à bas point de Curie magnétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Oueslati</w:t>
+                <w:t xml:space="preserve">Highlighting and Modeling of Inter-ply Percolation Phenomenon in Stratified Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Morville</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L2ep, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">2023 24nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto, Japan. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526792v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting and Modeling of Inter-ply Percolation Phenomenon in Stratified Composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling of low magnetic Curie point ferromagnetic material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 24nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto, Japan. pp.1-2</w:t>
+              <w:t xml:space="preserve">Compumag 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518089v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of low magnetic Curie point ferromagnetic material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation multiphysique des matériaux à bas point de Curie magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Morville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Kyoto (Japan), Japan</w:t>
+              <w:t xml:space="preserve">Symposium du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L2ep, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526761v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal energy management of offshore wind farms considering the combination of overplanting and dynamic rating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildar Daminov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cigré Paris session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de Données pour l'Entrainement de Réseaux de Neurones Artificiels Appliqués au Contrôle Non Destructif par Courants de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IREENA, Jul 2021, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact Damages Detection on CFRP Using Eddy Current Pulsed Thermography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameter for Predicting the Electrical Conductivity of CFRP layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Workshop on Electromagnetic Nondestructive Evaluation, ENDE 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/SAEM200025⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074810v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Numerical and Experimental Identification of Geometrical Parameter for Predicting the Electrical Conductivity of CFRP layers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact Damages Detection on CFRP Using Eddy Current Pulsed Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuji Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junzhen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui Yun Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2954198⟩</w:t>
+              <w:t xml:space="preserve">24th International Workshop on Electromagnetic Nondestructive Evaluation, ENDE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Chengdu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SAEM200025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518068v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Finite Element Model using SIBC to Accelerate Electromagnetic Thermal Simulation of Induction Thermography Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9097101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Inter-Ply Electrical Percolation Phenomena in CFRP Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 22nd International Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 19th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering (ISEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France. pp.1-2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEF45929.2019.9096915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing of Electromagnetic Field for Induction Welding of Composite Materials by Optimization of Fold Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Eddy Currents in Highly Anisotropic CFRP Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 18th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2018, Hangzhou, China. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalisation électrique et magnétique d’un matériau composite à l’aide d’une approche hybride couplée à un algorithme d’optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banda Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Banda Kane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 9th European Conference on Numerical Methods in Electromagnetics (NUMELEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of degenerated hexahedral Whitney elements in the modeling of NDT induction thermography of laminated CFRP composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2492362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation analytique de la matrice impédance de matériaux composites stratiﬁés anisotropes en ﬁbres de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity tensor modelling of stratified woven-fabric carbon fiber reinforced polymer composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiacre Senghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la detectabilite de defaut dans les composites de carbone stratifies par la technique de CND par thermographie inductive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460080v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Electrical Percolation Threshold of Carbon Graphite Composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inductive thermography nondestructive testing applied to carbon composite materials: multiphysics and multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.K. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460072v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation du Seuil de Percolation Electrique de Matériaux Composites en Graphite de Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460021v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du Seuil de Percolation Electrique de Matériaux Composites en Graphite de Carbone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de la detectabilite de defaut dans les composites de carbone stratifies par la technique de CND par thermographie inductive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463149v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive thermography nondestructive testing applied to carbon composite materials: multiphysics and multiscale modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modeling of Electrical Percolation Threshold of Carbon Graphite Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiacre Djonkone Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t>
+              <w:t xml:space="preserve">COMPUMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334989v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Modeling and Driving Strategy Optimization of an Urban-Concept Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Auvity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degenerated hexahedral Whitney elements for electromagnetic fields computation in multi-layer anisotropic thin regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Thermo Inductive Non Destructive Testing Method Applied to Multilayer Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.K. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berthiaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC 2012: 15th international Conference on Electromagnetic Field Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo Inductive Non Destructive Testing Method Applied to CFRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth International Conference on Electromagnetic Field Problems and Applications (ICEF2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00819312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7296,150 +7317,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de Données pour l'Entrainement de Réseaux de Neurones Artificiels Appliqués au Contrôle Non Destructif par Courants de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SGE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7449,154 +7470,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huu Kien Bui</w:t>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Compumag society Newsletters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-14, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7606,500 +7627,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of electromagnetic phenomena within laminate composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Kien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banda Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium SIEMA'2024 "Problems of Electrical Power Engineering, Electrical Engineering and Electromechanics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, ISBN 978-617-05-0506-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Augmentation and Artificial Neural Networks for Eddy Currents Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Non-Destructive Evaluation (XXIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-1-64368-118-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SAEM200040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5 : Chauffage par Induction des matériaux composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrothermie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-2-7462-2147-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Induction Heating of Composites Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Fouladgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 978-1-84821-242-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8109,114 +8130,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des interactions entre les ondes électromagnétiques de fréquences moyennes et les matériaux composites : application à l'assemblage par induction de ces matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnétisme. Université de Nantes (1962-2021), 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011NANT2094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05119292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8284,51 +8305,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9A9871E"/>
+    <w:nsid w:val="757891B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8515,51 +8536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wasselynck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3154-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268453v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Oueslati" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173496" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Aissaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01168-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cormerais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102635" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.310202" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cormerais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074827v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Baida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Klymenko" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Pantelyat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Yelanskyi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2020.5.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Bajda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Klymenko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077727v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241039" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2073456" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdane" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouldagar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005057v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361642v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Djonkone Senghor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05119292v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NANT2094" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-wasselynck" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3154-5500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nLzgbNoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Oueslati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.173496" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Aissaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bensaid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-025-01168-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675986v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banda Kane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2024-0114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cormerais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Longo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wasselynck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2022.102635" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Adib Safer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.310202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cormerais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082598" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2954198" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I Baida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B V Klymenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G Pantelyat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu A Yelanskyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20998/2074-272X.2020.5.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074695v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Kien Bui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azzabi Zouraq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.K. Bui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peterzol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2898733" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Senghor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2742979" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.I. Bajda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.V. Klymenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Senghor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Branchu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2660529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019002v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Auvity" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.243" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2492362" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2497462" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150360" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-C96ZF3X1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2363079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0233" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077727v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2241039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077715v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0F61SVW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maindru" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trichet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086476v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2073456" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramdane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouldagar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045359" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518089v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526761v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767635v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildar Daminov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Warlop" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518068v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074810v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuji Yi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhen Zhu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gui Yun Tian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03554046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9097101" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEF45929.2019.9096915" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiacre Djonkone Senghor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074914v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352981" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460063v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819312v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275994v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514608v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982338v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SAEM200040" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05119292v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NANT2094" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>