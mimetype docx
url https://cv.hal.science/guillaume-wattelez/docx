--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -125,537 +125,537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food cultures, lifestyles and health of Pacific adolescents: Questionnaire data and anthropometric measurements focused on 11 to 16 years old students living in New Caledonia</w:t>
+                <w:t xml:space="preserve">Assessing physical activity/behavior of adolescents living in the Pacific with accelerometer data: 231 GENEActiv records in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.112299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112299⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 58, pp.111228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384385v1</w:t>
+                <w:t xml:space="preserve">hal-04890062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health literacy of adolescents’ responses to a workshop focusing on food, nutrition, climate change and digital technology solutions in Oceania: a multi-site pilot study in Vanuatu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food cultures, lifestyles and health of Pacific adolescents: Questionnaire data and anthropometric measurements focused on 11 to 16 years old students living in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21865-7⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.112299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05332401v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health literacy of adolescents’ responses to a workshop focusing on food, nutrition, climate change and digital technology solutions in Oceania: a multi-site pilot study in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanise Lapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Krestina Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louisa Peralta</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.148. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.19670.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21865-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332399v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing physical activity/behavior of adolescents living in the Pacific with accelerometer data: 231 GENEActiv records in New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.111228. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.19670.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890062v1</w:t>
+                <w:t xml:space="preserve">hal-05332399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between academic achievement and weight status in a multi-ethnic sample of New Caledonian adolescents</w:t>
               </w:r>
@@ -680,64 +680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viren Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (10), pp.e0309782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,51 +771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Adrian Washif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -918,90 +918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐reported and accelerometry measures of sleep components in adolescents living in Pacific Island countries and territories: Exploring the role of sociocultural background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krestina Amon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (3), </w:t>
@@ -1167,321 +1167,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager la pratique de l’activité physique chez les enfants du Pacifique, un moyen efficace pour prévenir l’obésité infantile ? Étude pilote en milieu scolaire sur le territoire des îles de Wallis-et-Futuna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Bertrand-Protat</w:t>
+                <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Adrian Washif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulaziz Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0071⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59375-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839425v1</w:t>
+                <w:t xml:space="preserve">hal-04684038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Encourager la pratique de l’activité physique chez les enfants du Pacifique, un moyen efficace pour prévenir l’obésité infantile ? Étude pilote en milieu scolaire sur le territoire des îles de Wallis-et-Futuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bertrand-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59375-y⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684038v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Adrian Washif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,64 +1844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computing for Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.1-19. </w:t>
@@ -2073,103 +2073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent screen time and unhealthy food consumption in the context of the digital development in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,64 +2467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neur. Sci &amp; Educ,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (18), pp.100125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,77 +2818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in Rural and Urban Areas of New Caledonia: Impact on Food Consumption, Sleep Duration and Anthropometric Parameters Among Melanesian Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3080,295 +3080,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body image, body dissatisfaction and weight status of Pacific adolescents from different ethnic communities: a cross-sectional study in New Caledonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+                <w:t xml:space="preserve">Too big or too thin? New Caledonian adolescents' perceptions of overweight and underweight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Touitou</w:t>
+                <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnicity and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13557858.2017.1398818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajhb.23313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127374v1</w:t>
+                <w:t xml:space="preserve">hal-03030257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too big or too thin? New Caledonian adolescents' perceptions of overweight and underweight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Frayon</w:t>
+                <w:t xml:space="preserve">Body image, body dissatisfaction and weight status of Pacific adolescents from different ethnic communities: a cross-sectional study in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lerrant</w:t>
+                <w:t xml:space="preserve">Amandine Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31, </w:t>
+              <w:t xml:space="preserve">Ethnicity and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajhb.23313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13557858.2017.1398818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030257v1</w:t>
+                <w:t xml:space="preserve">hal-02127374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy drink consumption in a pluri-ethnic population of adolescents in the Pacific</w:t>
               </w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (3), pp.e0214420. </w:t>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
@@ -3674,78 +3674,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajhb.23313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540391v1</w:t>
@@ -3808,51 +3808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Research and Clinical Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (4), pp.351-357. </w:t>
@@ -4018,429 +4018,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric Characteristics and Physical Fitness in Rural and Urban 11- to 16-Year-Old Melanesian Adolescents: A Cross-sectional Study in New Caledonian Schools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
+                <w:t xml:space="preserve">Misperception of weight status in the pacific: preliminary findings in rural and urban 11- to 16-year-olds of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1010539517735414⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-016-3982-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679045v1</w:t>
+                <w:t xml:space="preserve">hal-01678909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reported Height and Weight in Oceanian School-Going Adolescents and Factors Associated With Errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
+                <w:t xml:space="preserve">Anthropometric Characteristics and Physical Fitness in Rural and Urban 11- to 16-Year-Old Melanesian Adolescents: A Cross-sectional Study in New Caledonian Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Antoine-Jonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lerrant</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (6), pp.526-536. </w:t>
+              <w:t xml:space="preserve">, 2017, 29 (7), pp.589 - 598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1010539517731362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1010539517735414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127411v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misperception of weight status in the pacific: preliminary findings in rural and urban 11- to 16-year-olds of New Caledonia</w:t>
+                <w:t xml:space="preserve">Self-Reported Height and Weight in Oceanian School-Going Adolescents and Factors Associated With Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Touitou</w:t>
+                <w:t xml:space="preserve">Yannick Lerrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.526-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-016-3982-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1010539517731362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678909v1</w:t>
+                <w:t xml:space="preserve">hal-02127411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition behaviors and sociodemographic factors associated with overweight in the multi-ethnic adolescents of New Caledonia</w:t>
               </w:r>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4854,1364 +4854,1364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents’ use of digital technology for health: Insights from New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louisa Peralta</w:t>
+                <w:t xml:space="preserve">Effectiveness of lifestyle interventions for obesity prevention among adolescents in Pacific Islands Countries and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Partridge</w:t>
+                <w:t xml:space="preserve">Solene Bertrand-Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Chen</w:t>
+                <w:t xml:space="preserve">Jacquie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Laengenfeld, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332351v1</w:t>
+                <w:t xml:space="preserve">hal-05332350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Innovation for Active lives: insights from adolescents from New Caledonia and Australia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MOVE Ô: study of children’s lifestyles in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Bertrand-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332352v1</w:t>
+                <w:t xml:space="preserve">hal-05020088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data lifecycle to support sustainable research in the Pacific</w:t>
+                <w:t xml:space="preserve">How do you pronounce this in a local language? A digital tool for learning and disseminating the pronunciation of local languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Latour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julian Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Islands Universities Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146650v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable data life cycle for a better future of science and society: lessons learned</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Technology Innovation for Active lives: insights from adolescents from New Caledonia and Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
+              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005919v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity behavior of adolescents living in the Pacific Island countries and territories (PICTs) and its association with weight status: cross-sectional study using accelerometry assessment in New Caledonia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adolescents’ use of digital technology for health: Insights from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
+              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005918v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les comportements des adolescents en matière d’activité physique à l’aide des données d’accéléromètre</w:t>
+                <w:t xml:space="preserve">Data lifecycle to support sustainable research in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et analyse des données sportives (GAS' 25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clément Iphar; Albrecht Zimmermann; Aurélie Leborgne; Loïc Salmon; Nida Meddouri, May 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Islands Universities Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332392v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering adolescents through participatory research: a case study in New-Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable data life cycle for a better future of science and society: lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020085v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluer les comportements des adolescents en matière d’activité physique à l’aide des données d’accéléromètre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Noouvelle-Calédonie, Mar 2025, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">Gestion et analyse des données sportives (GAS' 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément Iphar; Albrecht Zimmermann; Aurélie Leborgne; Loïc Salmon; Nida Meddouri, May 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982342v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the digital health landscape: how adolescents living in urban and rural areas of Vanuatu use social media to access health information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical activity behavior of adolescents living in the Pacific Island countries and territories (PICTs) and its association with weight status: cross-sectional study using accelerometry assessment in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020089v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVE Ô: study of children’s lifestyles in Oceania</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Empowering adolescents through participatory research: a case study in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raubenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020088v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of lifestyle interventions for obesity prevention among adolescents in Pacific Islands Countries and Territories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+                <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urvoy Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Laengenfeld, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">2nd Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Noouvelle-Calédonie, Mar 2025, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332350v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do you pronounce this in a local language? A digital tool for learning and disseminating the pronunciation of local languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the digital health landscape: how adolescents living in urban and rural areas of Vanuatu use social media to access health information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Corral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005920v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaPasserelle.nc: a gateway to the pronunciation of the Kanak languages of New Caledonia</w:t>
               </w:r>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6407,355 +6407,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and systems for sharing and disseminating scientific data: examples of implementation</w:t>
+                <w:t xml:space="preserve">Unsupervised clustering for seabed color with Sentinel-2 imagery: a case study on Voh-Koné-Pouembout lagoon (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th conference of the Pacific islands universities research network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Honiara, Solomon Islands</w:t>
+              <w:t xml:space="preserve">Pacific GIS &amp; RS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Port Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540407v1</w:t>
+                <w:t xml:space="preserve">hal-03540405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OGC’s standards for sensor data: overview and applications</w:t>
+                <w:t xml:space="preserve">Tools and systems for sharing and disseminating scientific data: examples of implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific GIS &amp; RS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">4th conference of the Pacific islands universities research network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Honiara, Solomon Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540406v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised clustering for seabed color with Sentinel-2 imagery: a case study on Voh-Koné-Pouembout lagoon (New Caledonia)</w:t>
+                <w:t xml:space="preserve">OGC’s standards for sensor data: overview and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Touraivane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific GIS &amp; RS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Port Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540405v1</w:t>
+                <w:t xml:space="preserve">hal-03540406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food consumption and lifestyle in Melanesian adolescents in the global transition of Pacific countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,51 +7371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7884,248 +7884,248 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
+                <w:t xml:space="preserve">Akila Nedja-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Advanced in the Prevention and Management of Chronic Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutritional Advances in the Prevention and Management of Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11010.71366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177931v1</w:t>
+                <w:t xml:space="preserve">hal-03066068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families food cultures in the communities and socio economic transition in the Pacific: a qualitative approach on « eating well » in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akila Nedja-Guerre</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Advances in the Prevention and Management of Chronic Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritional Advanced in the Prevention and Management of Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066068v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 - PO Dynamics of CDOM in the Pacific Islands: an application of Ocean Color Remote Sensing</w:t>
               </w:r>
@@ -8669,1727 +8669,1727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
+                <w:t xml:space="preserve">Associations entre statut pondéral, satisfaction corporelle, identité ethnique, et estime de soi chez les adolescents océaniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Paufique</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881903v1</w:t>
+                <w:t xml:space="preserve">hal-04881910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité physique des adolescents de Nouvelle-Calédonie vivant en milieux ruraux et urbains : rôle des facteurs socio-environnementaux et association avec le statut pondéral</w:t>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15485833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881911v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881907v1</w:t>
+                <w:t xml:space="preserve">hal-04881903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
+                <w:t xml:space="preserve">L'activité physique des adolescents de Nouvelle-Calédonie vivant en milieux ruraux et urbains : rôle des facteurs socio-environnementaux et association avec le statut pondéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333999v1</w:t>
+                <w:t xml:space="preserve">hal-04881911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
+                <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881912v1</w:t>
+                <w:t xml:space="preserve">hal-04881907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre réussite scolaire et statut pondéral chez les adolescents calédoniens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885067v1</w:t>
+                <w:t xml:space="preserve">hal-04881912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations entre réussite scolaire et statut pondéral chez les adolescents calédoniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881913v1</w:t>
+                <w:t xml:space="preserve">hal-04885067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar-sweetend beverage cosumption and associated factors in shcool-going adolescents of New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881909v1</w:t>
+                <w:t xml:space="preserve">hal-04881913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des mesures par questionnaire et par accélérométrie des composantes du sommeil chez les adolescents calédoniens</w:t>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885072v1</w:t>
+                <w:t xml:space="preserve">hal-05333999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un examen de la procrastination dans une population multi-ethnique d'adolescents de Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sugar-sweetend beverage cosumption and associated factors in shcool-going adolescents of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lerrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885065v1</w:t>
+                <w:t xml:space="preserve">hal-04881909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (anonymized version of the dataset and supplementary tables)</w:t>
+                <w:t xml:space="preserve">Comparaison des mesures par questionnaire et par accélérométrie des composantes du sommeil chez les adolescents calédoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krestina Amon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15074015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333994v1</w:t>
+                <w:t xml:space="preserve">hal-04885072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un examen de la procrastination dans une population multi-ethnique d'adolescents de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15485833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334002v1</w:t>
+                <w:t xml:space="preserve">hal-04885065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre statut pondéral, satisfaction corporelle, identité ethnique, et estime de soi chez les adolescents océaniens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (anonymized version of the dataset and supplementary tables)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15074015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881910v1</w:t>
+                <w:t xml:space="preserve">hal-05333994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (non-anonymized version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krestina Amon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10686,301 +10686,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
+                <w:t xml:space="preserve">Dynamique des métaux de la mine au lagon dans l'hydrosphère. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dominique</w:t>
+                <w:t xml:space="preserve">Tom Biscéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
+                <w:t xml:space="preserve">Aurélie Boula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programmes DMML, Dynamine et Métexpo [Métaux, vol. 4]. [Tome Nickel et Santé], CNRT Nickel et son environnement. 2019, 53 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Dynamine [Métaux, vol. 2]. Tome Nickel et Santé, CNRT Nickel et son environnement. 2019, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409815v1</w:t>
+                <w:t xml:space="preserve">hal-03379383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des métaux de la mine au lagon dans l'hydrosphère. Rapport scientifique final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Biscéré</w:t>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programme Dynamine [Métaux, vol. 2]. Tome Nickel et Santé, CNRT Nickel et son environnement. 2019, 202 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programmes DMML, Dynamine et Métexpo [Métaux, vol. 4]. [Tome Nickel et Santé], CNRT Nickel et son environnement. 2019, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379383v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume II : rapports thématiques (annexes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11058,51 +11058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume I : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,51 +11349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04890062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand-Protat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04469809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire. Borst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1149817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03318426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.623685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12824" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2020.100125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1398818" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2017.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frayon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lerrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517731362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1315530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005920v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Langeron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Malaval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36334/modsim.2013.H2.wattelez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04890062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111228" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand-Protat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04469809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire. Borst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1149817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03318426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.623685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12824" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2020.100125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1398818" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2017.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frayon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lerrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517731362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1315530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Langeron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Malaval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36334/modsim.2013.H2.wattelez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>