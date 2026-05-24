--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -125,537 +125,537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing physical activity/behavior of adolescents living in the Pacific with accelerometer data: 231 GENEActiv records in New Caledonia</w:t>
+                <w:t xml:space="preserve">Food cultures, lifestyles and health of Pacific adolescents: Questionnaire data and anthropometric measurements focused on 11 to 16 years old students living in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 58, pp.111228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111228⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.112299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890062v1</w:t>
+                <w:t xml:space="preserve">hal-05384385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food cultures, lifestyles and health of Pacific adolescents: Questionnaire data and anthropometric measurements focused on 11 to 16 years old students living in New Caledonia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Health literacy of adolescents’ responses to a workshop focusing on food, nutrition, climate change and digital technology solutions in Oceania: a multi-site pilot study in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanise Lapi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Metsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112299⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21865-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05384385v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health literacy of adolescents’ responses to a workshop focusing on food, nutrition, climate change and digital technology solutions in Oceania: a multi-site pilot study in Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Peralta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Metsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.648. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21865-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.19670.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332401v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing physical activity/behavior of adolescents living in the Pacific with accelerometer data: 231 GENEActiv records in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.148. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.111228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.19670.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332399v1</w:t>
+                <w:t xml:space="preserve">hal-04890062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between academic achievement and weight status in a multi-ethnic sample of New Caledonian adolescents</w:t>
               </w:r>
@@ -680,64 +680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viren Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (10), pp.e0309782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,51 +771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Adrian Washif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -918,90 +918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐reported and accelerometry measures of sleep components in adolescents living in Pacific Island countries and territories: Exploring the role of sociocultural background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krestina Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child: Care, Health and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 50 (3), </w:t>
@@ -1167,321 +1167,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Encourager la pratique de l’activité physique chez les enfants du Pacifique, un moyen efficace pour prévenir l’obésité infantile ? Étude pilote en milieu scolaire sur le territoire des îles de Wallis-et-Futuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bertrand-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59375-y⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684038v1</w:t>
+                <w:t xml:space="preserve">hal-04839425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager la pratique de l’activité physique chez les enfants du Pacifique, un moyen efficace pour prévenir l’obésité infantile ? Étude pilote en milieu scolaire sur le territoire des îles de Wallis-et-Futuna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Bertrand-Protat</w:t>
+                <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Adrian Washif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulaziz Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59375-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04839425v1</w:t>
+                <w:t xml:space="preserve">hal-04684038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training strategies of 10,074 athletes from 121 countries based on human development index in early COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Adrian Washif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,64 +1844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computing for Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (1), pp.1-19. </w:t>
@@ -2073,51 +2073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent screen time and unhealthy food consumption in the context of the digital development in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2333,51 +2333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,64 +2467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Todd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neur. Sci &amp; Educ,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (18), pp.100125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,77 +2818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in Rural and Urban Areas of New Caledonia: Impact on Food Consumption, Sleep Duration and Anthropometric Parameters Among Melanesian Adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4854,1364 +4854,1364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of lifestyle interventions for obesity prevention among adolescents in Pacific Islands Countries and Territories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t>
+                <w:t xml:space="preserve">Technology Innovation for Active lives: insights from adolescents from New Caledonia and Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Bertrand-Protat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+                <w:t xml:space="preserve">Sophie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Laengenfeld, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332350v1</w:t>
+                <w:t xml:space="preserve">hal-05332352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOVE Ô: study of children’s lifestyles in Oceania</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adolescents’ use of digital technology for health: Insights from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Partridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020088v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do you pronounce this in a local language? A digital tool for learning and disseminating the pronunciation of local languages</w:t>
+                <w:t xml:space="preserve">Data lifecycle to support sustainable research in the Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Malaval</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
+              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pacific Islands Universities Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005920v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Innovation for Active lives: insights from adolescents from New Caledonia and Australia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable data life cycle for a better future of science and society: lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Latour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332352v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents’ use of digital technology for health: Insights from New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical activity behavior of adolescents living in the Pacific Island countries and territories (PICTs) and its association with weight status: cross-sectional study using accelerometry assessment in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332351v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data lifecycle to support sustainable research in the Pacific</w:t>
+                <w:t xml:space="preserve">Évaluer les comportements des adolescents en matière d’activité physique à l’aide des données d’accéléromètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pacific Islands Universities Regional Network, Jul 2025, Lae, Papua New Guinea</w:t>
+              <w:t xml:space="preserve">Gestion et analyse des données sportives (GAS' 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément Iphar; Albrecht Zimmermann; Aurélie Leborgne; Loïc Salmon; Nida Meddouri, May 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146650v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable data life cycle for a better future of science and society: lessons learned</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Empowering adolescents through participatory research: a case study in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raubenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005919v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les comportements des adolescents en matière d’activité physique à l’aide des données d’accéléromètre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urvoy Marie-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et analyse des données sportives (GAS' 25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clément Iphar; Albrecht Zimmermann; Aurélie Leborgne; Loïc Salmon; Nida Meddouri, May 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">2nd Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Noouvelle-Calédonie, Mar 2025, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332392v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity behavior of adolescents living in the Pacific Island countries and territories (PICTs) and its association with weight status: cross-sectional study using accelerometry assessment in New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the digital health landscape: how adolescents living in urban and rural areas of Vanuatu use social media to access health information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
+              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005918v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empowering adolescents through participatory research: a case study in New-Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Raubenheimer</w:t>
+                <w:t xml:space="preserve">Effectiveness of lifestyle interventions for obesity prevention among adolescents in Pacific Islands Countries and Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Bertrand-Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacquie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">6th PIURN conference: "Harnessing technologies for the safe and sustainable development of the Pacific"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Laengenfeld, Papua New Guinea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020085v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do you pronounce this in a local language? A digital tool for learning and disseminating the pronunciation of local languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urvoy Marie-Jeanne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+                <w:t xml:space="preserve">Julian Malaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Corral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Noouvelle-Calédonie, Mar 2025, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982342v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the digital health landscape: how adolescents living in urban and rural areas of Vanuatu use social media to access health information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krestina Amon</w:t>
+                <w:t xml:space="preserve">MOVE Ô: study of children’s lifestyles in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Bertrand-Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FALAH final conference: Family farming, lifestyle and health in small islands, countries and territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Noumea, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020089v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaPasserelle.nc: a gateway to the pronunciation of the Kanak languages of New Caledonia</w:t>
               </w:r>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Corral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6407,355 +6407,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised clustering for seabed color with Sentinel-2 imagery: a case study on Voh-Koné-Pouembout lagoon (New Caledonia)</w:t>
+                <w:t xml:space="preserve">Tools and systems for sharing and disseminating scientific data: examples of implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Touraivane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific GIS &amp; RS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Port Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">4th conference of the Pacific islands universities research network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Honiara, Solomon Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540405v1</w:t>
+                <w:t xml:space="preserve">hal-03540407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and systems for sharing and disseminating scientific data: examples of implementation</w:t>
+                <w:t xml:space="preserve">OGC’s standards for sensor data: overview and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th conference of the Pacific islands universities research network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Honiara, Solomon Islands</w:t>
+              <w:t xml:space="preserve">Pacific GIS &amp; RS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Port-Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540407v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OGC’s standards for sensor data: overview and applications</w:t>
+                <w:t xml:space="preserve">Unsupervised clustering for seabed color with Sentinel-2 imagery: a case study on Voh-Koné-Pouembout lagoon (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific GIS &amp; RS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Port-Vila, Vanuatu</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Port Vila, Vanuatu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540406v1</w:t>
+                <w:t xml:space="preserve">hal-03540405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food consumption and lifestyle in Melanesian adolescents in the global transition of Pacific countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7371,51 +7371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Congress on Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Touraivane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7884,248 +7884,248 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akila Nedja-Guerre</w:t>
+                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Advances in the Prevention and Management of Chronic Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nutritional Advanced in the Prevention and Management of Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066068v1</w:t>
+                <w:t xml:space="preserve">hal-04177931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Families food cultures in the communities and socio economic transition in the Pacific: a qualitative approach on « eating well » in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Akila Akila Nedjar-Guerre (france)</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedja-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Ponidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Advanced in the Prevention and Management of Chronic Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutritional Advances in the Prevention and Management of Chronic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11010.71366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177931v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 - PO Dynamics of CDOM in the Pacific Islands: an application of Ocean Color Remote Sensing</w:t>
               </w:r>
@@ -8669,1727 +8669,1727 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre statut pondéral, satisfaction corporelle, identité ethnique, et estime de soi chez les adolescents océaniens</w:t>
+                <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Todd</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635961⟩</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881910v1</w:t>
+                <w:t xml:space="preserve">hal-04881903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
+                <w:t xml:space="preserve">L'activité physique des adolescents de Nouvelle-Calédonie vivant en milieux ruraux et urbains : rôle des facteurs socio-environnementaux et association avec le statut pondéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Paufique</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05334002v1</w:t>
+                <w:t xml:space="preserve">hal-04881911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight in New Caledonia adolescents: Dietary patterns, sleep duration and screen time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+                <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wacalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881903v1</w:t>
+                <w:t xml:space="preserve">hal-04881907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité physique des adolescents de Nouvelle-Calédonie vivant en milieux ruraux et urbains : rôle des facteurs socio-environnementaux et association avec le statut pondéral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881911v1</w:t>
+                <w:t xml:space="preserve">hal-04881912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans les zones rurales et urbaines de Nouvelle-Calédonie : impact sur la consommation alimentaire, la durée du sommeil et les paramètres anthropométriques chez les adolescents mélanésiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881907v1</w:t>
+                <w:t xml:space="preserve">hal-05333999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipement informatique des familles calédoniennes et les usages des écrans des adolescents de 11 à 15 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Associations entre réussite scolaire et statut pondéral chez les adolescents calédoniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881912v1</w:t>
+                <w:t xml:space="preserve">hal-04885067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre réussite scolaire et statut pondéral chez les adolescents calédoniens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885067v1</w:t>
+                <w:t xml:space="preserve">hal-04881913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps d'écran et consommation de boissons et d'aliments non sains chez les adolescents dans le contexte de développement numérique en Nouvelle-Calédonie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sugar-sweetend beverage cosumption and associated factors in shcool-going adolescents of New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lerrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881913v1</w:t>
+                <w:t xml:space="preserve">hal-04881909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (non-anonymized version)</w:t>
+                <w:t xml:space="preserve">Comparaison des mesures par questionnaire et par accélérométrie des composantes du sommeil chez les adolescents calédoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krestina Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rowena Forsyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13413392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333999v1</w:t>
+                <w:t xml:space="preserve">hal-04885072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar-sweetend beverage cosumption and associated factors in shcool-going adolescents of New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un examen de la procrastination dans une population multi-ethnique d'adolescents de Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14635949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14636054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881909v1</w:t>
+                <w:t xml:space="preserve">hal-04885065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des mesures par questionnaire et par accélérométrie des composantes du sommeil chez les adolescents calédoniens</w:t>
+                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (anonymized version of the dataset and supplementary tables)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krestina Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15074015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885072v1</w:t>
+                <w:t xml:space="preserve">hal-05333994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un examen de la procrastination dans une population multi-ethnique d'adolescents de Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Associations entre statut pondéral, satisfaction corporelle, identité ethnique, et estime de soi chez les adolescents océaniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viren Swami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Todd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14636054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14635961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885065v1</w:t>
+                <w:t xml:space="preserve">hal-04881910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (anonymized version of the dataset and supplementary tables)</w:t>
+                <w:t xml:space="preserve">Anthropometric measurements, questionnaire responses and fitness data collected during the scientific project: &amp;quot;Eating cultures and behaviors of young people in French-speaking Pacific countries in the 21st century: the example of New Caledonia&amp;quot; (anonymized version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Frayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Paufique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15074015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15485833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333994v1</w:t>
+                <w:t xml:space="preserve">hal-05334002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Digital Health Landscape: How adolescents living in urban and rural Vanuatu use online platforms to access health information (non-anonymized version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krestina Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10596,51 +10596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Frayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akila Akila Nedjar-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Serra-Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10686,301 +10686,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des métaux de la mine au lagon dans l'hydrosphère. Rapport scientifique final</w:t>
+                <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Biscéré</w:t>
+                <w:t xml:space="preserve">Yannick Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
+                <w:t xml:space="preserve">Agnès Feurtet-Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programme Dynamine [Métaux, vol. 2]. Tome Nickel et Santé, CNRT Nickel et son environnement. 2019, 202 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programmes DMML, Dynamine et Métexpo [Métaux, vol. 4]. [Tome Nickel et Santé], CNRT Nickel et son environnement. 2019, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379383v1</w:t>
+                <w:t xml:space="preserve">hal-03409815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion et exposition humaine aux métaux en Nouvelle-Calédonie : synthèse des résultats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique des métaux de la mine au lagon dans l'hydrosphère. Rapport scientifique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Biscéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Dynamine [Métaux, vol. 2]. Tome Nickel et Santé, CNRT Nickel et son environnement. 2019, 202 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dominique</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03409815v1</w:t>
+                <w:t xml:space="preserve">hal-03379383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume II : rapports thématiques (annexes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11058,51 +11058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des petits bassins versants miniers. Volume I : rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11349,51 +11349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04890062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111228" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand-Protat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04469809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire. Borst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1149817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03318426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.623685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12824" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2020.100125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1398818" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2017.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frayon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lerrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517731362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1315530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Langeron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Malaval" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005919v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36334/modsim.2013.H2.wattelez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05384385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frayon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Caillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanise Lapi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krestina Amon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21865-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19670.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04890062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111228" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Adrian Washif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Farooq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59375-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04572881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cch.13272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertrand-Protat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0071" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684038v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585886v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04469809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perronnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Cavaloc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.15620" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04282652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cherrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire. Borst" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2023.1149817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04481290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyuan Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3561611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04458757v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Whiteside" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15215194" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra-Mallol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0285374" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03574120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dupouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040836" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170951v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wacalie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105192" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03318426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.623685" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Todd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12824" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2020.100125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970512v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12072047" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Frayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2020.100025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lerrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajhb.23313" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Touitou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1398818" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03030254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020452" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127370v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orcp.2017.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Frayon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cavaloc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wattelez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lerrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01678909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3982-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01679045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Antoine-Jonville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517735414" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517731362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13557858.2017.1315530" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01725040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lefevre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ouillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fernandez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9100737" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01253540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lef&#232;vre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Touraivane" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8010045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332352v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonzalez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Partridge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05146650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Latour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005918v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020085v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raubenheimer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020089v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05332350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Bertrand-Protat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquie Bay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05005920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Langeron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Malaval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Corral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05020088v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04839428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04381129v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540406v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540405v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03279211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005329v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2501807" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540392v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540394v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goutx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540393v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540396v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andr&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36334/modsim.2013.H2.wattelez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746470v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Akila Nedjar-Guerre (france)" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ponidja" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066068v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akila Nedja-Guerre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11010.71366" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Lal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03540402v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379471v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedjar-Guerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paufique" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wacalie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Paufique" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635818" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881911v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635973" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635929" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881912v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635992" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13413392" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885067v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881909v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635949" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636137" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04885065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14636054" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333994v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15074015" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04881910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14635961" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05334002v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15485833" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05333998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14323389" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979142v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chung" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Despinoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03196605v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409815v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dominique" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Feurtet-Mazel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gourv&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379383v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bisc&#233;r&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boula" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153082v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Cavarero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caze" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01937180v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>