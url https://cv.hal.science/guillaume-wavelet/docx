--- v1 (2026-03-31)
+++ v2 (2026-04-20)
@@ -66,952 +66,1160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
+                <w:t xml:space="preserve">« Être à la transmission » : le vécu de l’interprète comme levier thérapeutique en clinique transculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’nah Nataliya Nathalie Robaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 27 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.079.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893923v1</w:t>
+                <w:t xml:space="preserve">hal-05588588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allan Deneuville</w:t>
+                <w:t xml:space="preserve">Processus traductif et psychothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 111 (1), pp.169-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.111.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893903v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multitudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 97</w:t>
+              <w:t xml:space="preserve">, 2025, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893860v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Borenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalini Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ygi⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04854030v1</w:t>
+                <w:t xml:space="preserve">hal-04893903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pensée en images » : expérience de cothérapie dans le groupe Métissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hawa Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200103v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathie et traduction dans les consultations transculturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.645 - 653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ygi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hybrid.3190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04200075v1</w:t>
+                <w:t xml:space="preserve">hal-04854030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empathie et traduction dans les consultations transculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.3190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Processus traductif et psychothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pensée en images » : expérience de cothérapie dans le groupe Métissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Titia Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétariat : traversée d’une langue à l’autre, ou création d’un espace de lisière entre les langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les traversées, d’une rive à l’autre, colloque de la revue L'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue L’autre, cliniques, cultures et sociétés; Association Parentel; Centre Babel, Jun 2023, Ouessant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser en images. Expériences de cothérapie au sein des consultations transculturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Titia Rizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawa Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celles et ceux qui soignent, colloque de la revue L'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue L’autre, cliniques, cultures et sociétés; Faculté de chirurgie dentaire de Clermont-Ferrand, Jun 2022, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1158,51 +1366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titia Rizzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Camara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200075v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3190" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200130v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nah Nataliya Nathalie Robaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.079.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titia Rizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Camara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>