--- v2 (2026-04-20)
+++ v3 (2026-05-15)
@@ -217,226 +217,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus traductif et psychothérapie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Deneuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588591v1</w:t>
+                <w:t xml:space="preserve">hal-04893923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà les frontières disciplinaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus traductif et psychothérapie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 111 (1), pp.169-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.111.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893923v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schibboleth linguistique et franchissements des frontières dans le soin transculturel</w:t>
               </w:r>
@@ -461,51 +461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Borenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalini Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -543,51 +543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la frontière à la lisière et vice-versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -625,51 +625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Boni et Sophie Mendelsohn (dirs), Psychanalyse du reste du monde. Géo-histoire d’une subversion, Paris, Éd. La Découverte, 2023, 732 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Deneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wavelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1366,51 +1366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nah Nataliya Nathalie Robaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.079.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588591v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titia Rizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Camara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nah Nataliya Nathalie Robaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.079.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Deneuville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588591v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.111.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Weiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Borenstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalini Simon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.3190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Titia Rizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Camara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>