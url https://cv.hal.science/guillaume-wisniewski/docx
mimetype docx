--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1482,687 +1482,661 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Surprisal: A Dual Metric Framework for Lexical Skill Acquisition in LLMs</w:t>
+                <w:t xml:space="preserve">Investigating speaker pronunciation variability in speech embeddings: speaker and L1 effects on French as a Second Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Adda-Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6636-6641</w:t>
+              <w:t xml:space="preserve">Speech Language Models in Low-Resource Settings: Performance, Evaluation, and Bias Analysis (SPEAKABLE, collocated in LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325890v1</w:t>
+                <w:t xml:space="preserve">hal-05577663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing LLMs' Capabilities in Annotating Translations Based on an Error Typology Designed for LSP Translation: First Experiments with ChatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Minder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Machine Translation Summit XX Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Beyond Surprisal: A Dual Metric Framework for Lexical Skill Acquisition in LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talking Data conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6636-6641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411979v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Talking Data conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411966v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la capacité des transformeurs à distinguer les significations compositionnelles et idiomatiques d'une même expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Nusbaumer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.360-375</w:t>
+              <w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330615v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fily</w:t>
+                <w:t xml:space="preserve">Évaluer la capacité des transformeurs à distinguer les significations compositionnelles et idiomatiques d'une même expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Nusbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.360-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623064v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,506 +2190,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561819v1</w:t>
+                <w:t xml:space="preserve">hal-04623064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la Similarité Textuelle : Entre Sémantique et Surface dans les Représentations Neuronales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-way Variational NMT for UGC: Improving Robustness in Zero-shot Scenarios via Mixture Density Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoDaLiDa 2023 - 24th Nordic Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Torshavn, Faroe Islands</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384748v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning mBART50 with French and Farsi data to improve the translation of Farsi dislocations into English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Mohseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,8506 +2743,8709 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation Summit 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Macau; NLP2CT lab, University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China. pp.152-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial French Data to Understand the Emergence of Gender Bias in Transformer Language Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-way Variational NMT for UGC: Improving Robustness in Zero-shot Scenarios via Mixture Density Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Conti</w:t>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NoDaLiDa 2023 - 24th Nordic Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Torshavn, Faroe Islands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561881v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108652v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Using Artificial French Data to Understand the Emergence of Gender Bias in Transformer Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.10362-10371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856363v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of UGC Specificities on Translation Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W-NUT 2021 - Seventh Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.wnut-1.22⟩</w:t>
+              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540175v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations distribuées sont-elles vraiment distribuées ? Observations sur la localisation de l'information syntaxique dans les tâches d'accord du verbe en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingzhi Li</w:t>
+                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.384-391</w:t>
+              <w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701480v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Language Familiarity Effect gradual ? A computational modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2022 - 44th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.67-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830461v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the usefulness of i-vectors for automatic language characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen De Seyssel</w:t>
+                <w:t xml:space="preserve">Les représentations distribuées sont-elles vraiment distribuées ? Observations sur la localisation de l'information syntaxique dans les tâches d'accord du verbe en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ludusan</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022 - 11th International Conference on Speech Prosody</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.384-391</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823002v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Is the Language Familiarity Effect gradual ? A computational modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CogSci 2022 - 44th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Investigating the usefulness of i-vectors for automatic language characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen De Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ludusan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2022 - 11th International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2022-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625581v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846839v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lichao Zhu</w:t>
+                <w:t xml:space="preserve">Understanding the Impact of UGC Specificities on Translation Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W-NUT 2021 - Seventh Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association for computational linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.189-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.wnut-1.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701474v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La robustesse de la traduction neuronale : les systèmes de traduction automatique neuronale à l' épreuve de la reproductibilité de l'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Robustesse des systemes de TAL"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912352v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlackboxNLP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912438v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Distributed are Distributed Representations? An Observation on the Locality of Syntactic Information in Verb Agreement Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingzhi Li</w:t>
+                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Crabbé</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03755082v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Test Set of Dislocations in Persian for Neural Machine Translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
+                <w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Workshop on NLP Solutions for Under Resourced Languages (NSURL 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Trente, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912609v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La robustesse de la traduction neuronale : les systèmes de traduction automatique neuronale à l' épreuve de la reproductibilité de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Younès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée d'étude "Robustesse des systemes de TAL"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625580v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing phoneme, language and speaker information in unsupervised speech representations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">BlackboxNLP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830470v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
+                <w:t xml:space="preserve">How Distributed are Distributed Representations? An Observation on the Locality of Syntactic Information in Verb Agreement Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.501-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073006v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03755082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Toward a Test Set of Dislocations in Persian for Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.67-73</w:t>
+              <w:t xml:space="preserve">The Third International Workshop on NLP Solutions for Under Resourced Languages (NSURL 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846844v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ben Foley</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03030529v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control using deep reinforcement learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing phoneme, language and speaker information in unsupervised speech representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IUTAM Symposium on Laminar-Turbulent Transition (IUTAM transition 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411768v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noisy UGC Translation at the Character Level: Revisiting Open-Vocabulary Capabilities and Robustness of Char-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W-NUT 2021 - 7th Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.199-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.wnut-1.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574680v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique pour la surveillance de marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bétrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475443v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Neural Networks Extracting Linguistic Properties or Memorizing Training Data? An Observation with a Multilingual Probe for Predicting Tense</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear optimal control using deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IUTAM Symposium on Laminar-Turbulent Transition (IUTAM transition 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM – International Union of Theoretical and Applied Mechanics, Sep 2019, London, United Kingdom. pp.279-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67902-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03197072v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Transformers a Modern Version of ELIZA? Observations on French Object Verb Agreement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahn Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong-You Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Martikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03755089v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911938v1</w:t>
+                <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Neural Networks Extracting Linguistic Properties or Memorizing Training Data? An Observation with a Multilingual Probe for Predicting Tense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t>
+              <w:t xml:space="preserve">EACL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kiev (on line), Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424174v1</w:t>
+                <w:t xml:space="preserve">halshs-03197072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Transformers a Modern Version of ELIZA? Observations on French Object Verb Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265895v1</w:t>
+                <w:t xml:space="preserve">halshs-03755089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475436v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03030529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy UGC Translation at the Character Level: Revisiting Open-Vocabulary Capabilities and Robustness of Char-Based Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W-NUT 2021 - 7th Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540174v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique pour la surveillance de marques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bétrancourt</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911956v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t>
+                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513914v3</w:t>
+                <w:t xml:space="preserve">hal-03265895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oliver Adams</w:t>
+                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798572v1</w:t>
+                <w:t xml:space="preserve">halshs-03475436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t>
+                <w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t>
+              <w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047148v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513914v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a chaotic dynamical system with a Deep Reinforcement Learning approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cordier</w:t>
+                <w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90th GAMM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411514v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison between NMT and PBSMT Performance for Translating Noisy User-Generated Content</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Nordic Conference on Computational Linguistics (NoDaLiDa’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270524v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien d'exemples de tests sont-ils nécessaires à une évaluation fiable~? Quelques observations sur l'évaluation de l'analyse morphosyntaxique du français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France. pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Bad are PoS Tagger in Cross-Corpora Settings? Evaluating Annotation Divergence in the UD Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of a chaotic dynamical system with a Deep Reinforcement Learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2019, Minneapolis, Minnesota, United States. pp.218 - 227</w:t>
+              <w:t xml:space="preserve">90th GAMM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055137v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un modèle dynamique chaotique par un LSTM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison between NMT and PBSMT Performance for Translating Noisy User-Generated Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l’Apprentissage automatique (CAp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 22nd Nordic Conference on Computational Linguistics (NoDaLiDa’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412444v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Paraphrase Lattice Creation for HyTER Machine Translation Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Bad are PoS Tagger in Cross-Corpora Settings? Evaluating Annotation Divergence in the UD Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Callison-Burch</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2019, Minneapolis, Minnesota, United States. pp.218 - 227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838521v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Selecting the Best Dependency Annotation Design with Dynamic Oracles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage d’un modèle dynamique chaotique par un LSTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur l’Apprentissage automatique (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813395v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control-oriented model learning with a recurrent neural network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cordier</w:t>
+                <w:t xml:space="preserve">Exploiting Dynamic Oracles to Train Projective Dependency Parsers on Non-Projective Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jun 2018, New Orleans, United States. pp.413 - 419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411907v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatically Selecting the Best Dependency Annotation Design with Dynamic Oracles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2018, New Orleans, United States. pp.401 - 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907772v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Paraphrase Lattice Creation for HyTER Machine Translation Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cocos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Patino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Callison-Burch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics Jun 2018, Nouvelle Orléans, United States. pp.480 - 485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836490v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errator: a Tool to Help Detect Annotation Errors in the Universal Dependencies Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control-oriented model learning with a recurrent neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644202v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergences entre annotations dans le projet Universal Dependencies et leur impact sur l'évaluation de l'étiquetage morpho-syntaxique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.3191 - 3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793784v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Dynamic Oracles to Train Projective Dependency Parsers on Non-Projective Trees</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/N18-2066⟩</w:t>
+              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Jun 2018, Les Sables d'Olonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813394v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Errator: a Tool to Help Detect Annotation Errors in the Universal Dependencies Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/E17-2051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618377v1</w:t>
+                <w:t xml:space="preserve">hal-04644202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au domaine pour l'analyse morpho-syntaxique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergences entre annotations dans le projet Universal Dependencies et leur impact sur l'évaluation de l'étiquetage morpho-syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620900v1</w:t>
+                <w:t xml:space="preserve">hal-01793784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Comparison of Syntactic Representations of Dependency Parsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation au domaine pour l'analyse morpho-syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the NoDaLiDa 2017 Workshop on Universal Dependencies (UDW 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982841v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@CoNLL'17: UD Shared Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for computational linguistics, Aug 2017, Vancouver, Canada. pp.163-173, </w:t>
+              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Valencia, Spain. pp.318 - 323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/K17-3017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/E17-2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622880v1</w:t>
+                <w:t xml:space="preserve">hal-01618377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Dependency Transfer : What Matters? Assessing the Impact of Pre- and Post-processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">A Systematic Comparison of Syntactic Representations of Dependency Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multilingual and Cross-lingual Methods in NLP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NoDaLiDa 2017 Workshop on Universal Dependencies (UDW 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961510v1</w:t>
+                <w:t xml:space="preserve">hal-04982841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual alignment transfer: a chicken-and-egg story?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">LIMSI@CoNLL'17: UD Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multilingual and Cross­-lingual Methods in NLP </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W16-1205⟩</w:t>
+              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Aug 2017, Vancouver, Canada. pp.163-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/K17-3017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622815v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@WMT16: Machine Translation of News</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Zero-resource Dependency Parsing: Boosting Delexicalized Cross-lingual Transfer with Linguistic Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Conference on Machine Translation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Osaka, Japan. pp.119--130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388659v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating gender adaptation for speech translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.490-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-resource Dependency Parsing: Boosting Delexicalized Cross-lingual Transfer with Linguistic Knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+                <w:t xml:space="preserve">Cross-lingual Dependency Transfer : What Matters? Assessing the Impact of Pre- and Post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multilingual and Cross-lingual Methods in NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.20 - 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592335v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">Cross-lingual alignment transfer: a chicken-and-egg story?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multilingual and Cross­-lingual Methods in NLP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, CA, United States. pp.35-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-1205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634997v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIMSI@WMT16: Machine Translation of News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Conference on Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.239--245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-2304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635022v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, 2015, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635001v1</w:t>
+                <w:t xml:space="preserve">hal-01634997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par imitation pour l'étiquetage de séquences : vers une formalisation des méthodes d'étiquetage « easy-first »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ièmeTraitement Automatique des Langues Naturelles, Caen, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.222 - 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634999v1</w:t>
+                <w:t xml:space="preserve">hal-01635022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Part-of-Speech Tagging through Ambiguous Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908356v1</w:t>
+                <w:t xml:space="preserve">hal-01635001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage partiellement supervisé d'un étiqueteur morpho-syntaxique par transfert cross-lingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage par imitation pour l'étiquetage de séquences : vers une formalisation des méthodes d'étiquetage « easy-first »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.173-183</w:t>
+              <w:t xml:space="preserve">22ièmeTraitement Automatique des Langues Naturelles, Caen, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908360v1</w:t>
+                <w:t xml:space="preserve">hal-01634999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
+                <w:t xml:space="preserve">Apprentissage partiellement supervisé d'un étiqueteur morpho-syntaxique par transfert cross-lingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497522v1</w:t>
+                <w:t xml:space="preserve">hal-01908360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-Lingual Part-of-Speech Tagging through Ambiguous Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1779 - 1785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217552v1</w:t>
+                <w:t xml:space="preserve">hal-01908356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of a Large Corpus of Post-Edited Translations: Quality Estimation, Failure Analysis and the Variability of Post-Edition</w:t>
+                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon François</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation Summit XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748614v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus d'erreurs de traduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.723-730</w:t>
+              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908384v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast large-margin learning for statistical machine translation</w:t>
+                <w:t xml:space="preserve">Design and Analysis of a Large Corpus of Post-Edited Translations: Quality Estimation, Failure Analysis and the Variability of Post-Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Samos, Greece</w:t>
+              <w:t xml:space="preserve">Machine Translation Summit XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908382v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un corpus d'erreurs de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.723-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656514v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear n-best list reranking with few features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast large-margin learning for statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960657v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing lattice BLEU Oracle scores for machine translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artem Sokolov</w:t>
+                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the European Chapter of the Association for computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Apr 2012, Avignon, France. pp.120 - 129</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960649v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ WMT11</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Max</w:t>
+                <w:t xml:space="preserve">Non-linear n-best list reranking with few features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation (WMT 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.309-315</w:t>
+              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644047v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-ordonnancement pour l'apprentissage de transformations de documents HTML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing lattice BLEU Oracle scores for machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.727-738</w:t>
+              <w:t xml:space="preserve">13th Conference of the European Chapter of the Association for computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Apr 2012, Avignon, France. pp.120 - 129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308157v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Layout to Semantic: A Reranking Model for Mapping Web Documents to Mediated XML Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIMSI @ WMT11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAO International Conference on Large-Scale Semantic Access to Content</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburgh, United States. pp.433-448</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation (WMT 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336141v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Model for Structured Document Mapping</w:t>
+                <w:t xml:space="preserve">Ré-ordonnancement pour l'apprentissage de transformations de documents HTML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Machine Learning and Data Mining for Pattern Recognition (MLDM'07')</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.727-738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-73499-4_64⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01336148v1</w:t>
+                <w:t xml:space="preserve">hal-01308157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
+                <w:t xml:space="preserve">From Layout to Semantic: A Reranking Model for Mapping Web Documents to Mediated XML Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.169-180</w:t>
+              <w:t xml:space="preserve">RIAO International Conference on Large-Scale Semantic Access to Content</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburgh, United States. pp.433-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352081v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic Model for Structured Document Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Machine Learning and Data Mining for Pattern Recognition (MLDM'07')</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leizig, Germany. pp.854-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73499-4_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357588v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
+                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.167-184</w:t>
+              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357590v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.167-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357589v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration automatique de documents dans les corpus semi structurés hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.227-238</w:t>
+              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357585v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration automatique de documents dans les corpus semi structurés hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.227-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document structure matching for heterogeneous corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11271,51 +11474,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGIR 2004 workshop on XML and Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11325,172 +11528,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference on machine translation (WMT22), EMNLP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11532,73 +11735,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BlackBoxNLP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of chaotic systems by deep reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11657,51 +11860,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical Methods in Data-based Exploration of Complex Systems, international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11711,124 +11914,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corpus of Machine Translation Errors Extracted from Translation Students Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3585-3588, 2014, Proceedings of the Ninth Language Resources and Evaluation Conference (LREC 2014), 26-31 May, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11838,127 +12041,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et IA : comment et pourquoi les giga-modèles multilingues vont révolutionner la traduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Anisotropy in Neural Representations of Speech: A Case Study on Keyword Spotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rosina Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11966,73 +12169,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of chaotic systems by Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12084,51 +12287,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12138,244 +12341,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilingual corpus of tweets for domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Maria Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Mostefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LIMSI-CNRS; ELDA; Systran. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanParser: a Modular Implementation for Efficient Transition-Based Dependency Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIMSI-CNRS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12522,51 +12725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325890v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nusbaumer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tytgat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Betrancourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561881v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Conti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.641" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540175v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales Nunez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.22" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ludusan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-94" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabb&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.54" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755089v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.377" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.23" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911956v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;trancourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270524v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838521v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cocos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callison-Burch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2077" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644202v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308157v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336141v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295590v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nusbaumer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tytgat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Betrancourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Conti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ludusan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-94" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales Nunez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabb&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.54" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;trancourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.377" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270524v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cocos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callison-Burch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2077" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>