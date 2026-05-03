--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -311,94 +311,85 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.18-33. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957265v1</w:t>
+                <w:t xml:space="preserve">hal-03987734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Capacity of Transformer to Abstract Syntactic Representations: A Contrastive Analysis Based on Long-distance Agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -415,69 +406,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Association for Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 11, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/tacl_a_00531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987734v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude des mécanismes de transfert cross-langue</w:t>
               </w:r>
@@ -782,51 +782,51 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, 475 (2231), pp.20190351. </w:t>
+              <w:t xml:space="preserve">, In press, 475 (2231), pp.20190351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2019.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1032,246 +1032,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality estimation for machine translation: some lessons learned</w:t>
+                <w:t xml:space="preserve">Oracle decoding as a new way to analyze phrase-based machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27, pp.213-238. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 27, pp.115-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10590-012-9134-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10590-013-9141-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908386v1</w:t>
+                <w:t xml:space="preserve">hal-01908378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle decoding as a new way to analyze phrase-based machine translation</w:t>
+                <w:t xml:space="preserve">Quality estimation for machine translation: some lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27, pp.115-138. </w:t>
+              <w:t xml:space="preserve">, 2013, 27, pp.213-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10590-012-9134-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10590-013-9141-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908378v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice BLEU oracles in machine translation</w:t>
               </w:r>
@@ -1482,51 +1482,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (94)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1611,622 +1611,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing LLMs' Capabilities in Annotating Translations Based on an Error Typology Designed for LSP Translation: First Experiments with ChatGPT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Minder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalie Kübler</w:t>
+                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit XX Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.190-203</w:t>
+              <w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144033v1</w:t>
+                <w:t xml:space="preserve">hal-05411966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Surprisal: A Dual Metric Framework for Lexical Skill Acquisition in LLMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
+                <w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6636-6641</w:t>
+              <w:t xml:space="preserve">Talking Data conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325890v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Évaluer la capacité des transformeurs à distinguer les significations compositionnelles et idiomatiques d'une même expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Nusbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talking Data conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.360-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411979v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Beyond Surprisal: A Dual Metric Framework for Lexical Skill Acquisition in LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6636-6641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411966v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la capacité des transformeurs à distinguer les significations compositionnelles et idiomatiques d'une même expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing LLMs' Capabilities in Annotating Translations Based on an Error Typology Designed for LSP Translation: First Experiments with ChatGPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Minder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Nusbaumer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.360-375</w:t>
+              <w:t xml:space="preserve">20th Machine Translation Summit XX Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330615v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ProsAudit, a prosodic benchmark for self-supervised speech models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-953⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2963-2967, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701882v1</w:t>
+                <w:t xml:space="preserve">hal-04783339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2235,2545 +2252,2593 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la Similarité Textuelle : Entre Sémantique et Surface dans les Représentations Neuronales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Tytgat</w:t>
+                <w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos Island, Greece. pp.3330-3334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623010v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fily</w:t>
+                <w:t xml:space="preserve">Évaluation de la Similarité Textuelle : Entre Sémantique et Surface dans les Représentations Neuronales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561819v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306041v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning mBART50 with French and Farsi data to improve the translation of Farsi dislocations into English and French</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lichao Zhu</w:t>
+                <w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation Summit 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Macau; NLP2CT lab, University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China. pp.152-161</w:t>
+              <w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329162v1</w:t>
+                <w:t xml:space="preserve">hal-05578411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-way Variational NMT for UGC: Improving Robustness in Zero-shot Scenarios via Mixture Density Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoDaLiDa 2023 - 24th Nordic Conference on Computational Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Torshavn, Faroe Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">8th World Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2023, Singapore (SG), Singapore. pp.275-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578411v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial French Data to Understand the Emergence of Gender Bias in Transformer Language Models</w:t>
+                <w:t xml:space="preserve">Fine-tuning mBART50 with French and Farsi data to improve the translation of Farsi dislocations into English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Conti</w:t>
+                <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadaf Mohseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Translation Summit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Macau; NLP2CT lab, University of Macau; AAMT; MACETS, Sep 2023, Macau SAR, China. pp.152-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04561881v1</w:t>
+                <w:t xml:space="preserve">hal-04329162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Using Artificial French Data to Understand the Emergence of Gender Bias in Transformer Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.10362-10371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108652v2</w:t>
+                <w:t xml:space="preserve">hal-04561881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
+                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073006v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.67-73</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846844v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations distribuées sont-elles vraiment distribuées ? Observations sur la localisation de l'information syntaxique dans les tâches d'accord du verbe en français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingzhi Li</w:t>
+                <w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Avignon, France. pp.384-391</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701480v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Language Familiarity Effect gradual ? A computational modelling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2022 - 44th Annual Meeting of the Cognitive Science Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830461v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the usefulness of i-vectors for automatic language characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maureen De Seyssel</w:t>
+                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2022 - 11th International Conference on Speech Prosody</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/speechprosody.2022-94⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823002v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Impact of UGC Specificities on Translation Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Rosales Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W-NUT 2021 - Seventh Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association for computational linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.189-198, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.wnut-1.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Is the Language Familiarity Effect gradual ? A computational modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CogSci 2022 - 44th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+                <w:t xml:space="preserve">hal-03830461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Investigating the usefulness of i-vectors for automatic language characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen De Seyssel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ludusan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2022 - 11th International Conference on Speech Prosody</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/speechprosody.2022-94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625581v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Les représentations distribuées sont-elles vraiment distribuées ? Observations sur la localisation de l'information syntaxique dans les tâches d'accord du verbe en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Avignon, France. pp.384-391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846839v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t>
+              <w:t xml:space="preserve">BlackboxNLP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701474v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La robustesse de la traduction neuronale : les systèmes de traduction automatique neuronale à l' épreuve de la reproductibilité de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Younès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Robustesse des systemes de TAL"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Gender Translation Errors to Identify Information Flows between the Encoder and Decoder of a NMT System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Distributed are Distributed Representations? An Observation on the Locality of Syntactic Information in Verb Agreement Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlackboxNLP 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.501-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912438v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03755082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Distributed are Distributed Representations? An Observation on the Locality of Syntactic Information in Verb Agreement Tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingzhi Li</w:t>
+                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.54⟩</w:t>
+              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/JEP.2022-52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03755082v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03625580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Test Set of Dislocations in Persian for Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoosh Namdarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,1964 +4846,1925 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Workshop on NLP Solutions for Under Resourced Languages (NSURL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Trente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles pré-entraînés à l'épreuve des langues rares : expériences de reconnaissance de mots sur la langue japhug (sino-tibétain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Probing phoneme, language and speaker information in unsupervised speech representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Adi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03625580v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing phoneme, language and speaker information in unsupervised speech representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossi Adi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Dupoux</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd INTERSPEECH Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830470v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy UGC Translation at the Character Level: Revisiting Open-Vocabulary Capabilities and Robustness of Char-Based Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Carlos Rosales Núñez</w:t>
+                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W-NUT 2021 - 7th Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.67-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540174v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique pour la surveillance de marques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bétrancourt</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911956v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control using deep reinforcement learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IUTAM Symposium on Laminar-Turbulent Transition (IUTAM transition 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411768v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanna Martikainen</w:t>
+                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574680v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Macaire</w:t>
+                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475443v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03030529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Neural Networks Extracting Linguistic Properties or Memorizing Training Data? An Observation with a Multilingual Probe for Predicting Tense</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahn Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zong-You Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Martikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EACL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Kiev (on line), Ukraine</w:t>
+              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03197072v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Transformers a Modern Version of ELIZA? Observations on French Object Verb Agreement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bingzhi Li</w:t>
+                <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03755089v1</w:t>
+                <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+                <w:t xml:space="preserve">Nonlinear optimal control using deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ben Foley</w:t>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IUTAM Symposium on Laminar-Turbulent Transition (IUTAM transition 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM – International Union of Theoretical and Applied Mechanics, Sep 2019, London, United Kingdom. pp.279-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67902-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03030529v2</w:t>
+                <w:t xml:space="preserve">hal-02411768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Neural Networks Extracting Linguistic Properties or Memorizing Training Data? An Observation with a Multilingual Probe for Predicting Tense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">EACL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Kiev (on line), Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911938v1</w:t>
+                <w:t xml:space="preserve">halshs-03197072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Transformers a Modern Version of ELIZA? Observations on French Object Verb Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingzhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424174v1</w:t>
+                <w:t xml:space="preserve">halshs-03755089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265895v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux corpus audio transcrits de langues rares (japhug et na) normalisés en vue d'expériences en traitement du signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Noisy UGC Translation at the Character Level: Revisiting Open-Vocabulary Capabilities and Robustness of Char-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W-NUT 2021 - 7th Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.199-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.wnut-1.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03475436v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage automatique pour la surveillance de marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tytgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bétrancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513914v3</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phonemic transcription of low-resource languages: To what extent can preprocessing be automated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t>
+              <w:t xml:space="preserve">1st Joint SLTU (Spoken Language Technologies for Under-resourced languages) and CCURL (Collaboration and Computing for Under-Resourced Languages) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France. pp.306-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798572v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513914v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir aux linguistes « de terrain » un accès à la transcription automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,142 +6783,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Montrouge, France. pp.83-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combien d'exemples de tests sont-ils nécessaires à une évaluation fiable~? Quelques observations sur l'évaluation de l'analyse morphosyntaxique du français.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'erreurs de transcriptions phonémiques automatiques d'une langue « rare » : le na (mosuo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France. pp.215-222</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.451-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567770v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a chaotic dynamical system with a Deep Reinforcement Learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6951,1461 +7016,1392 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90th GAMM Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison between NMT and PBSMT Performance for Translating Noisy User-Generated Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Rosales Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd Nordic Conference on Computational Linguistics (NoDaLiDa’19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Bad are PoS Tagger in Cross-Corpora Settings? Evaluating Annotation Divergence in the UD Project</w:t>
+                <w:t xml:space="preserve">Combien d'exemples de tests sont-ils nécessaires à une évaluation fiable~? Quelques observations sur l'évaluation de l'analyse morphosyntaxique du français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2019, Minneapolis, Minnesota, United States. pp.218 - 227</w:t>
+              <w:t xml:space="preserve">26e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France. pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055137v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un modèle dynamique chaotique par un LSTM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Bad are PoS Tagger in Cross-Corpora Settings? Evaluating Annotation Divergence in the UD Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l’Apprentissage automatique (CAp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2019 Annual Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2019, Minneapolis, Minnesota, United States. pp.218 - 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412444v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Dynamic Oracles to Train Projective Dependency Parsers on Non-Projective Trees</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage d’un modèle dynamique chaotique par un LSTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur l’Apprentissage automatique (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813394v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Selecting the Best Dependency Annotation Design with Dynamic Oracles</w:t>
+                <w:t xml:space="preserve">Divergences entre annotations dans le projet Universal Dependencies et leur impact sur l'évaluation de l'étiquetage morpho-syntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813395v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Paraphrase Lattice Creation for HyTER Machine Translation Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Errator: a Tool to Help Detect Annotation Errors in the Universal Dependencies Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Callison-Burch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838521v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control-oriented model learning with a recurrent neural network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatically Selecting the Best Dependency Annotation Design with Dynamic Oracles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Jun 2018, New Orleans, United States. pp.401 - 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411907v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+                <w:t xml:space="preserve">Automated Paraphrase Lattice Creation for HyTER Machine Translation Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Apidianaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cocos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Callison-Burch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics Jun 2018, Nouvelle Orléans, United States. pp.480 - 485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907772v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Komaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, Jun 2018, Les Sables d'Olonne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Errator: a Tool to Help Detect Annotation Errors in the Universal Dependencies Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control-oriented model learning with a recurrent neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644202v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergences entre annotations dans le projet Universal Dependencies et leur impact sur l'évaluation de l'étiquetage morpho-syntaxique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.3191 - 3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793784v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation au domaine pour l'analyse morpho-syntaxique</w:t>
+                <w:t xml:space="preserve">Exploiting Dynamic Oracles to Train Projective Dependency Parsers on Non-Projective Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Bartenlian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Jun 2018, New Orleans, United States. pp.413 - 419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/N18-2066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620900v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">LIMSI@CoNLL'17: UD Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Valencia, Spain. pp.318 - 323, </w:t>
+              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Aug 2017, Vancouver, Canada. pp.163-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/E17-2051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/K17-3017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618377v1</w:t>
+                <w:t xml:space="preserve">hal-01622880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Comparison of Syntactic Representations of Dependency Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NoDaLiDa 2017 Workshop on Universal Dependencies (UDW 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8424,2825 +8420,2890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@CoNLL'17: UD Shared Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+                <w:t xml:space="preserve">Combining Speaker Turn Embedding and Incremental Structure Prediction for Low-Latency Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/K17-3017⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2017, 18th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622880v1</w:t>
+                <w:t xml:space="preserve">hal-01690162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-resource Dependency Parsing: Boosting Delexicalized Cross-lingual Transfer with Linguistic Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Valencia, Spain. pp.318 - 323, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/E17-2051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592335v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating gender adaptation for speech translation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+                <w:t xml:space="preserve">Adaptation au domaine pour l'analyse morpho-syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Bartenlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.490-497</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353860v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual Dependency Transfer : What Matters? Assessing the Impact of Pre- and Post-processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+                <w:t xml:space="preserve">Cross-lingual alignment transfer: a chicken-and-egg story?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multilingual and Cross-lingual Methods in NLP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W16-1203⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Multilingual and Cross­-lingual Methods in NLP </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, CA, United States. pp.35-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961510v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-lingual alignment transfer: a chicken-and-egg story?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+                <w:t xml:space="preserve">Cross-lingual Dependency Transfer : What Matters? Assessing the Impact of Pre- and Post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multilingual and Cross­-lingual Methods in NLP </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/W16-1205⟩</w:t>
+              <w:t xml:space="preserve">Workshop on Multilingual and Cross-lingual Methods in NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Diego, United States. pp.20 - 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W16-1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622815v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI@WMT16: Machine Translation of News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Conference on Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Berlin, Germany. pp.239--245, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/W16-2304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+                <w:t xml:space="preserve">Zero-resource Dependency Parsing: Boosting Delexicalized Cross-lingual Transfer with Linguistic Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">COLING 2016, the 26th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Osaka, Japan. pp.119--130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634997v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating gender adaptation for speech translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Maynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.222 - 227</w:t>
+              <w:t xml:space="preserve">23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.490-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635022v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bredin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.222 - 227</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635001v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par imitation pour l'étiquetage de séquences : vers une formalisation des méthodes d'étiquetage « easy-first »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ièmeTraitement Automatique des Langues Naturelles, Caen, 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634999v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage partiellement supervisé d'un étiqueteur morpho-syntaxique par transfert cross-lingue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Dresden, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2015-83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908360v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Part-of-Speech Tagging through Ambiguous Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage par imitation pour l'étiquetage de séquences : vers une formalisation des méthodes d'étiquetage « easy-first »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1779 - 1785</w:t>
+              <w:t xml:space="preserve">22ièmeTraitement Automatique des Langues Naturelles, Caen, 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908356v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
+                <w:t xml:space="preserve">Cross-Lingual Part-of-Speech Tagging through Ambiguous Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Gahbiche-Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
+              <w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Doha, Qatar. pp.1779 - 1785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497522v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage partiellement supervisé d'un étiqueteur morpho-syntaxique par transfert cross-lingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Knyazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. pp.173-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217552v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of a Large Corpus of Post-Edited Translations: Quality Estimation, Failure Analysis and the Variability of Post-Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation Summit XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus d'erreurs de traduction</w:t>
+                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.723-730</w:t>
+              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908384v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast large-margin learning for statistical machine translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Samos, Greece</w:t>
+              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908382v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un corpus d'erreurs de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rosset</w:t>
+                <w:t xml:space="preserve">Natalia Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">20e conférence sur le Traitement Automatique des Langues Naturelles (TALN'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d'Olonne, France. pp.723-730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656514v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear n-best list reranking with few features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast large-margin learning for statistical machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960657v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing lattice BLEU Oracle scores for machine translation</w:t>
+                <w:t xml:space="preserve">Non-linear n-best list reranking with few features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Conference of the European Chapter of the Association for computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Apr 2012, Avignon, France. pp.120 - 129</w:t>
+              <w:t xml:space="preserve">Conference of the Association for Machine Translation in the Americas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960649v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ WMT11</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Max</w:t>
+                <w:t xml:space="preserve">Résolution des coréférences dans des comptes rendus cliniques. Une expérimentation issue du défi i2b2/VA 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dinarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation (WMT 11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.309-315</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644047v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-ordonnancement pour l'apprentissage de transformations de documents HTML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing lattice BLEU Oracle scores for machine translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.727-738</w:t>
+              <w:t xml:space="preserve">13th Conference of the European Chapter of the Association for computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Apr 2012, Avignon, France. pp.120 - 129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308157v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Layout to Semantic: A Reranking Model for Mapping Web Documents to Mediated XML Representations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIMSI @ WMT11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bonneau-Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Son Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Max</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIAO International Conference on Large-Scale Semantic Access to Content</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburgh, United States. pp.433-448</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on Statistical Machine Translation (WMT 11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. pp.309-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336141v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Model for Structured Document Mapping</w:t>
+                <w:t xml:space="preserve">Ré-ordonnancement pour l'apprentissage de transformations de documents HTML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Machine Learning and Data Mining for Pattern Recognition (MLDM'07')</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.727-738</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01336148v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
+                <w:t xml:space="preserve">From Layout to Semantic: A Reranking Model for Mapping Web Documents to Mediated XML Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.169-180</w:t>
+              <w:t xml:space="preserve">RIAO International Conference on Large-Scale Semantic Access to Content</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburgh, United States. pp.433-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352081v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
+                <w:t xml:space="preserve">Probabilistic Model for Structured Document Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Machine Learning and Data Mining for Pattern Recognition (MLDM'07')</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leizig, Germany. pp.854-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73499-4_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357590v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle probabiliste pour l'extraction de structures dans les documents semi-structurés: Application aux documents Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">3eme Conference en Recherche d'Information et Applications (CORIA'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.169-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357588v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11284,168 +11345,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration automatique de documents dans les corpus semi structurés hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.227-238</w:t>
+              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357585v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORIA 2005 - 2ème Conférence en Recherche d'Informations et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.167-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructuration automatique de documents dans les corpus semi structurés hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.227-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document structure matching for heterogeneous corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11474,51 +11725,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGIR 2004 workshop on XML and Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11528,172 +11779,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th conference on machine translation (WMT22), EMNLP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11735,73 +11986,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BlackBoxNLP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of chaotic systems by deep reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11860,51 +12111,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical Methods in Data-based Exploration of Complex Systems, international workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11914,124 +12165,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Corpus of Machine Translation Errors Extracted from Translation Students Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3585-3588, 2014, Proceedings of the Ninth Language Resources and Evaluation Conference (LREC 2014), 26-31 May, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12041,127 +12292,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et IA : comment et pourquoi les giga-modèles multilingues vont révolutionner la traduction automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Anisotropy in Neural Representations of Speech: A Case Study on Keyword Spotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Rosina Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12169,73 +12420,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of chaotic systems by Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12287,51 +12538,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12341,244 +12592,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilingual corpus of tweets for domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Maria Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIMSI-CNRS; ELDA; Systran. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanParser: a Modular Implementation for Efficient Transition-Based Dependency Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] LIMSI-CNRS. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12725,51 +12976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957265v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325890v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nusbaumer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623010v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tytgat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Betrancourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Conti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.641" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701480v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823002v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ludusan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-94" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales Nunez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.22" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabb&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.54" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540174v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911956v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;trancourt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.377" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270524v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838521v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cocos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callison-Burch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2077" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644202v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336141v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092920v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nusbaumer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-438" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tytgat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Betrancourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Conti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.641" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales Nunez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ludusan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-94" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabb&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.377" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;trancourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cocos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callison-Burch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2077" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690162v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewksi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>