--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1032,246 +1032,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oracle decoding as a new way to analyze phrase-based machine translation</w:t>
+                <w:t xml:space="preserve">Quality estimation for machine translation: some lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27, pp.115-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10590-012-9134-0⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 27, pp.213-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10590-013-9141-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908378v1</w:t>
+                <w:t xml:space="preserve">hal-01908386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality estimation for machine translation: some lessons learned</w:t>
+                <w:t xml:space="preserve">Oracle decoding as a new way to analyze phrase-based machine translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 27, pp.213-238. </w:t>
+              <w:t xml:space="preserve">, 2013, 27, pp.115-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10590-013-9141-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10590-012-9134-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908386v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice BLEU oracles in machine translation</w:t>
               </w:r>
@@ -1611,394 +1611,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Beyond Surprisal: A Dual Metric Framework for Lexical Skill Acquisition in LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6636-6641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411966v1</w:t>
+                <w:t xml:space="preserve">hal-05325890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">First steps using ASR on Thulung: the importance of text types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Lahaussois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talking Data conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Sino-Tibetan Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bern, Sep 2025, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411979v1</w:t>
+                <w:t xml:space="preserve">hal-05411966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer la capacité des transformeurs à distinguer les significations compositionnelles et idiomatiques d'une même expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Nusbaumer</w:t>
+                <w:t xml:space="preserve">Using Automatic Speech Recognition to put the interactive back into the corpus of Thulung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée Lahaussois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.360-375</w:t>
+              <w:t xml:space="preserve">Talking Data conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, Oct 2025, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330615v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Surprisal: A Dual Metric Framework for Lexical Skill Acquisition in LLMs</w:t>
+                <w:t xml:space="preserve">Évaluer la capacité des transformeurs à distinguer les significations compositionnelles et idiomatiques d'une même expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazanin Shafiabadi</w:t>
+                <w:t xml:space="preserve">Nina Nusbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Crabbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st International Conference on Computational Linguistics (COLING 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.6636-6641</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.360-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325890v1</w:t>
+                <w:t xml:space="preserve">hal-05330615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing LLMs' Capabilities in Annotating Translations Based on an Error Typology Designed for LSP Translation: First Experiments with ChatGPT</w:t>
               </w:r>
@@ -2073,282 +2073,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProsAudit, a prosodic benchmark for self-supervised speech models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Titeux</w:t>
+                <w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Thomas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.112-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783339v1</w:t>
+                <w:t xml:space="preserve">hal-04623064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du niveau de proximité entre enregistrements audio et évaluation indirecte du niveau d’abstraction des représentations issues d’un grand modèle de langage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ProsAudit, a prosodic benchmark for self-supervised speech models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen de Seyssel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lavechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2963-2967, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2023-438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623064v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and language identification in Multilingual Models of Speech: exploring the genericity and robustness of speech representations</w:t>
               </w:r>
@@ -2445,446 +2445,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la Similarité Textuelle : Entre Sémantique et Surface dans les Représentations Neuronales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Tytgat</w:t>
+                <w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Betrancourt</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.85-96</w:t>
+              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623010v1</w:t>
+                <w:t xml:space="preserve">hal-04561819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing degrees of closeness between audio recordings along different dimensions using large-scale cross-lingual models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fily</w:t>
+                <w:t xml:space="preserve">Évaluation de la Similarité Textuelle : Entre Sémantique et Surface dans les Représentations Neuronales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Findings of the Association for Computational Linguistics: EACL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Mar 2024, St. Julian’s, Malta</w:t>
+              <w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04561819v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fily</w:t>
+                <w:t xml:space="preserve">Multi-way Variational NMT for UGC: Improving Robustness in Zero-shot Scenarios via Mixture Density Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">NoDaLiDa 2023 - 24th Nordic Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Torshavn, Faroe Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578411v1</w:t>
+                <w:t xml:space="preserve">hal-04384748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-way Variational NMT for UGC: Improving Robustness in Zero-shot Scenarios via Mixture Density Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Djamé Seddah</w:t>
+                <w:t xml:space="preserve">Towards new methods using artificial neural networks for less documented languages: the case of Naish languages (Na, Naxi, Lazé)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoDaLiDa 2023 - 24th Nordic Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Torshavn, Faroe Islands</w:t>
+              <w:t xml:space="preserve">Himalayan Language Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aimée Lahaussois, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384748v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating techniques for a deeper understanding of Neural Machine Translation (NMT) systems through data filtering and fine-tuning strategies</w:t>
               </w:r>
@@ -3110,246 +3110,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Artificial French Data to Understand the Emergence of Gender Bias in Transformer Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Conti</w:t>
+                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.641⟩</w:t>
+              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561881v1</w:t>
+                <w:t xml:space="preserve">hal-04108652v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 'snippet-lects' to doculects and dialects: Leveraging neural representations of speech for placing audio signals in a language landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Using Artificial French Data to Understand the Emergence of Gender Bias in Transformer Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Annual Meeting of the Special Interest Group on Under-resourced Languages (SIGUL 2023), a satellite workshop of Interspeech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.29-33, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.10362-10371, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SIGUL.2023-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108652v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
+                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Galliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
@@ -3384,670 +3384,670 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846839v1</w:t>
+                <w:t xml:space="preserve">hal-03856363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lichao Zhu</w:t>
+                <w:t xml:space="preserve">Understanding the Impact of UGC Specificities on Translation Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">W-NUT 2021 - Seventh Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association for computational linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.189-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2021.wnut-1.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701474v1</w:t>
+                <w:t xml:space="preserve">hal-03540175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facilitating NLP specialists’ access to language archive materials: an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03647315v1</w:t>
+                <w:t xml:space="preserve">hal-03846839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">Flux d'informations dans les systèmes encodeur-décodeur. Application à l'explication des biais de genre dans les systèmes de traduction automatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.10-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03625581v2</w:t>
+                <w:t xml:space="preserve">hal-03701474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter l'accès des praticiens du Traitement Automatique des Langues à des jeux de données de langues rares : un deuxième point d'étape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+                <w:t xml:space="preserve">Fine-tuning pre-trained models for Automatic Speech Recognition: experiments on a fieldwork corpus of Japhug (Trans-Himalayan family)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Michaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComputEL-5 5th Workshop on Computational Methods for Endangered Languages (ComputEL-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2022.computel-1.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856363v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03647315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Impact of UGC Specificities on Translation Quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plugging a neural phoneme recognizer into a simple language model: a workflow for low-resource settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Carlos Rosales Nunez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minh-Châu Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">W-NUT 2021 - Seventh Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, association for computational linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.189-198, </w:t>
+              <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.4905-4909, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2021.wnut-1.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2022-11314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540175v1</w:t>
+                <w:t xml:space="preserve">halshs-03625581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Language Familiarity Effect gradual ? A computational modelling approach</w:t>
               </w:r>
@@ -4686,51 +4686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,362 +5030,379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
+                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t>
+              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.67-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073006v1</w:t>
+                <w:t xml:space="preserve">hal-03846844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminer la similarité entre deux langues à l'aide des modèles pré-entraînés de la parole. Une étude pilote</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guillaume</w:t>
+                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT22 Biomedical Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Yunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zimina-Poirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jointes des Groupements de Recherche Linguistique Informatique, Formelle et de Terrain (LIFT) et Traitement Automatique des Langues (TAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.67-73</w:t>
+              <w:t xml:space="preserve">2022 Seventh Conference on Machine Translation (WMT22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Dec 2022, Abu Dhabi, France. pp.895-900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846844v1</w:t>
+                <w:t xml:space="preserve">hal-04073006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Lambourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Foley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t>
+              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424174v1</w:t>
+                <w:t xml:space="preserve">halshs-03030529v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
+                <w:t xml:space="preserve">Screening Gender Transfer in Neural Machine Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
@@ -5403,478 +5420,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t>
+              <w:t xml:space="preserve">Fourth BlackboxNLP Workshop on Analyzing and Interpreting Neural Networks for NLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265895v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
+                <w:t xml:space="preserve">Biais de genre dans un système de traduction automatique neuronale : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lille, France. pp.11-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911938v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly automatic transcription of low-resource languages: Plugging ESPnet into Elpis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Language Processing for language documentation: a progress report for Japhug and Na</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Lambourne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ben Foley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComputEL-4: Fourth Workshop on the Use of Computational Methods in the Study of Endangered Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Hawai‘i, United States</w:t>
+              <w:t xml:space="preserve">Sixth Workshop on Sino-Tibetan Languages of Southwest China 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03030529v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+                <w:t xml:space="preserve">Nonlinear optimal control using deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahn Cho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hanna Martikainen</w:t>
+                <w:t xml:space="preserve">Lionel Mathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IUTAM Symposium on Laminar-Turbulent Transition (IUTAM transition 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUTAM – International Union of Theoretical and Applied Mechanics, Sep 2019, London, United Kingdom. pp.279-290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67902-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574680v1</w:t>
+                <w:t xml:space="preserve">hal-02411768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation de modèles neuronaux pour la transcription phonémique : premiers pas vers la reconnaissance de mots pour les langues rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5919,191 +5928,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Groupement de recherche "Linguistique informatique, formelle et de terrain" (GDR LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03475443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control using deep reinforcement learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Onofrio Semeraro</w:t>
+                <w:t xml:space="preserve">The SPECTRANS System Description for the WMT21 Terminology Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ballier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahn Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Mathelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+                <w:t xml:space="preserve">Zong-You Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IUTAM Symposium on Laminar-Turbulent Transition (IUTAM transition 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMNLP 2021 SIXTH CONFERENCE ON MACHINE TRANSLATION (WMT21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACL, Nov 2021, Punta Cana, Dominican Republic. pp.815-820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411768v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Neural Networks Extracting Linguistic Properties or Memorizing Training Data? An Observation with a Multilingual Probe for Predicting Tense</w:t>
               </w:r>
@@ -6400,77 +6400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy UGC Translation at the Character Level: Revisiting Open-Vocabulary Capabilities and Robustness of Char-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Rosales Núñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W-NUT 2021 - 7th Workshop on Noisy User-generated Text (colocated with EMNLP 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for computational linguistics, Nov 2021, Punta Cana, Dominican Republic. pp.199-211, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6504,51 +6504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique pour la surveillance de marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7052,64 +7052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison between NMT and PBSMT Performance for Translating Noisy User-Generated Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Carlos Rosales Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamé Seddah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7337,51 +7337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Mathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onofrio Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7789,177 +7789,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
+                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Patino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Santa Fe, New Mexico, United States. pp.3191 - 3202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836490v1</w:t>
+                <w:t xml:space="preserve">hal-01907772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-oriented model learning with a recurrent neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Alessandro Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8018,182 +7979,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual APS/DFD Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying training challenges of dependency parsers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-latency speaker spotting with online diarization and detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Patino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiqing Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Odyssey 2018: The Speaker and Language Recognition Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA, Jun 2018, Les Sables d'Olonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Odyssey.2018-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907772v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Dynamic Oracles to Train Projective Dependency Parsers on Non-Projective Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8247,421 +8247,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI@CoNLL'17: UD Shared Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for computational linguistics, Aug 2017, Vancouver, Canada. pp.163-173, </w:t>
+              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Valencia, Spain. pp.318 - 323, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/K17-3017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18653/v1/E17-2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622880v1</w:t>
+                <w:t xml:space="preserve">hal-01618377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Comparison of Syntactic Representations of Dependency Parsing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
+                <w:t xml:space="preserve">Combining Speaker Turn Embedding and Incremental Structure Prediction for Low-Latency Speaker Diarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewksi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NoDaLiDa 2017 Workshop on Universal Dependencies (UDW 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2017, 18th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982841v1</w:t>
+                <w:t xml:space="preserve">hal-01690162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Speaker Turn Embedding and Incremental Structure Prediction for Low-Latency Speaker Diarization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
+                <w:t xml:space="preserve">LIMSI@CoNLL'17: UD Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Aufrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2017, 18th Annual Conference of the International Speech Communication Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Computational Natural Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for computational linguistics, Aug 2017, Vancouver, Canada. pp.163-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/K17-3017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690162v1</w:t>
+                <w:t xml:space="preserve">hal-01622880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't Stop Me Now! Using Global Dynamic Oracles to Correct Training Biases of Transition-Based Dependency Parsers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Systematic Comparison of Syntactic Representations of Dependency Parsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Chapter of the ACL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NoDaLiDa 2017 Workshop on Universal Dependencies (UDW 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/E17-2051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618377v1</w:t>
+                <w:t xml:space="preserve">hal-04982841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation au domaine pour l'analyse morpho-syntaxique</w:t>
               </w:r>
@@ -8772,51 +8772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-lingual alignment transfer: a chicken-and-egg story?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,51 +8993,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI@WMT16: Machine Translation of News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9114,51 +9114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-resource Dependency Parsing: Boosting Delexicalized Cross-lingual Transfer with Linguistic Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9298,243 +9298,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pécheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.222 - 227</w:t>
+              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635022v1</w:t>
+                <w:t xml:space="preserve">hal-01634997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oublier ce qu'on sait, pour mieux apprendre ce qu'on ne sait pas : une étude sur les contraintes de type dans les modèles CRF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Predicting Post-Edition is so Hard? Failure Analysis of LIMSI Submission to the APE Shared Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pécheux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Tenth Workshop on Statistical Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computational Linguistics, Sep 2015, Lisbon, Portugal. pp.222 - 227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634997v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Prediction for Speaker Identification in TV Series</w:t>
               </w:r>
@@ -9955,368 +9955,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of a Large Corpus of Post-Edited Translations: Quality Estimation, Failure Analysis and the Variability of Post-Edition</w:t>
+                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon François</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Translation Summit XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
+              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748614v1</w:t>
+                <w:t xml:space="preserve">hal-02497522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tâche de prédiction de la qualité. Session 5 - Mesure de la qualité en TA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 16p</w:t>
+              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497522v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and Analysis of a Large Corpus of Post-Edited Translations: Quality Estimation, Failure Analysis and the Variability of Post-Edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Yvon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Segal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
+              <w:t xml:space="preserve">Machine Translation Summit XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217552v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus d'erreurs de traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Segal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11267,230 +11267,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gallinari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Denoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357589v1</w:t>
+                <w:t xml:space="preserve">hal-01357588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de structures arborescentes à l’aide du noyau de Fisher: Application aux documents XML</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic models for document restructuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gallinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Denoyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gallinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès européen de science des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">ECML'05 Workshop on Relationnal Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357588v1</w:t>
+                <w:t xml:space="preserve">hal-01357589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de documents structurés. Application au corpus d’arbres étiquetés de type XML</w:t>
               </w:r>
@@ -12606,51 +12606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilingual corpus of tweets for domain adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep-Maria Crego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12728,51 +12728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PanParser: a Modular Implementation for Efficient Transition-Based Dependency Parsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Aufrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12976,51 +12976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nusbaumer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-438" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tytgat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Betrancourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384748v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Conti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.641" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales Nunez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ludusan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-94" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabb&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.377" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;trancourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cocos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callison-Burch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2077" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690162v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewksi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gelly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lavechin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen de Seyssel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Titeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingzhi Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Crabb&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/tacl_a_00531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Adams" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cox" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guillaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289158" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Alessandro Bucci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onofrio Semeraro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620904v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;cheux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-016-9362-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-013-9141-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VX840JLM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-012-9134-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW20CP2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Sokolov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2513147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172407v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Maes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Denoyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.89-107" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/067165902A0073E67C6D4723D4AF31BA04A5C982/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Shafiabadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Lahaussois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411979v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nusbaumer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783339v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Virlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2023-438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-953" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tytgat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Betrancourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384748v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djam&#233; Seddah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina-Poirot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Namdarzadeh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04329162v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Mohseni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108652v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SIGUL.2023-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Conti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.641" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856363v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rosales Nunez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03647315v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.computel-1.21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625581v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-11314" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dupoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen De Seyssel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ludusan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/speechprosody.2022-94" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912438v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912352v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Youn&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755082v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Crabb&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.54" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-52" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Adi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030529v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Lambourne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Foley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424174v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911938v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mathelin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67902-6_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahn Cho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-You Ke" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755089v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.377" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.wnut-1.23" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien B&#233;trancourt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-02513914v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798572v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411514v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270524v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567770v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412444v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644202v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2064" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838521v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Apidianaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cocos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Callison-Burch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2077" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907772v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Aufrant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Komaty" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Odyssey.2018-20" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813394v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/N18-2066" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/E17-2051" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690162v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewksi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gelly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1067" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/K17-3017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982841v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620900v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Bartenlian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lacour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622815v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1205" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-1203" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388659v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burlot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W16-2304" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592335v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lavergne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635001v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-83" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634999v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Gahbiche-Braham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Segal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908384v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908382v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656514v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dinarelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644047v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonneau-Maynard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Son Le" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336141v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336148v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73499-4_64" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9FZC78JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352081v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357588v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357590v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357592v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895294v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993451v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087089v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134899v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092920v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100089v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rosina Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529857v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep-Maria Crego" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong Li" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>