--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1200,992 +1200,992 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Cours (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Énergie et climat : éléments de cours et travaux dirigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Énergie et Climat, Université Paris Cité, France. 2024, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844959v1</w:t>
+                <w:t xml:space="preserve">in2p3-04633849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe inversée en cours magistral de physique en Licence</w:t>
+                <w:t xml:space="preserve">Le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04733481v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for funding bodies to influence the reduction of environmental impacts in remote scientific fieldwork</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est-ce que la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04460678v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des enseignements systématiques sur les enjeux écologiques dans le supérieur</w:t>
+                <w:t xml:space="preserve">L'énergie dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04844995v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
+                <w:t xml:space="preserve">La décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04844987v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, université paris cité, France. 2023, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électromagnétisme en régime quasi-statique et électrocinétique - Licence de Physique 2 e année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Électromagnétisme en régime quasi-statique et électrocinétique, Paris, France. 2022, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie et climat : éléments de cours et travaux dirigés</w:t>
+                <w:t xml:space="preserve">Classe inversée en cours magistral de physique en Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04633849v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/eep.2024.8088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04733481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réchauffement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barroca-Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04142694v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la science ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A call for funding bodies to influence the reduction of environmental impacts in remote scientific fieldwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Macfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04142679v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bozzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2024.1338660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énergie dans la société</w:t>
+                <w:t xml:space="preserve">Pour des enseignements systématiques sur les enjeux écologiques dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142701v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance</w:t>
+                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142707v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04084140v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2480,51 +2480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BA4DE13"/>
+    <w:nsid w:val="15914A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2628,51 +2628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E4E3E59C"/>
+    <w:nsid w:val="DDF230C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2776,51 +2776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41CF8696"/>
+    <w:nsid w:val="B0F05682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,51 +2924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DDC370A8"/>
+    <w:nsid w:val="137ECD0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,51 +3072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D331456"/>
+    <w:nsid w:val="F4A52BE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3220,51 +3220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4582630E"/>
+    <w:nsid w:val="CBC0FF96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3368,51 +3368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5B2A8404"/>
+    <w:nsid w:val="3733CC87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3516,51 +3516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9D82A3CE"/>
+    <w:nsid w:val="29E773D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3664,51 +3664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="58DE467D"/>
+    <w:nsid w:val="73E37DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3812,51 +3812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="995F49EE"/>
+    <w:nsid w:val="C0959CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3960,51 +3960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="453CD715"/>
+    <w:nsid w:val="1EDF25DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4109-726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epu2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indico.ijclab.in2p3.fr/event/7951/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etes2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uved.fr/menu-ressources/initiatives/details-dune-initiative/initiative/creation-dun-enseignement-pluridisciplinaire-obligatoire-sur-ces-enjeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus.u-paris.fr/catalog/book/physique-et-enjeux-de-societe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/enseignement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expemag.com/article/phenomenes-naturels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr/galerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04733481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04633849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04068841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/physique-societe.b046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002331v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4109-726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epu2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indico.ijclab.in2p3.fr/event/7951/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etes2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uved.fr/menu-ressources/initiatives/details-dune-initiative/initiative/creation-dun-enseignement-pluridisciplinaire-obligatoire-sur-ces-enjeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus.u-paris.fr/catalog/book/physique-et-enjeux-de-societe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/enseignement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expemag.com/article/phenomenes-naturels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr/galerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04633849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04733481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04068841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/physique-societe.b046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002331v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>