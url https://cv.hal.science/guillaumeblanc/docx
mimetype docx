--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1200,992 +1200,992 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Énergie et climat : éléments de cours et travaux dirigés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Luc Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barroca-Paccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-04633849v1</w:t>
+                <w:t xml:space="preserve">hal-04844959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réchauffement climatique</w:t>
+                <w:t xml:space="preserve">Classe inversée en cours magistral de physique en Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142694v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/eep.2024.8088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04733481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que la science ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A call for funding bodies to influence the reduction of environmental impacts in remote scientific fieldwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Macfarlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04142679v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bozzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiance Calmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frsus.2024.1338660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énergie dans la société</w:t>
+                <w:t xml:space="preserve">Pour des enseignements systématiques sur les enjeux écologiques dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142701v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance</w:t>
+                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04084140v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Carrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Cours (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe inversée en cours magistral de physique en Licence</w:t>
+                <w:t xml:space="preserve">Énergie et climat : éléments de cours et travaux dirigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04733481v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Énergie et Climat, Université Paris Cité, France. 2024, pp.143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04633849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le réchauffement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04844959v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A call for funding bodies to influence the reduction of environmental impacts in remote scientific fieldwork</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qu'est-ce que la science ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04460678v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour des enseignements systématiques sur les enjeux écologiques dans le supérieur</w:t>
+                <w:t xml:space="preserve">L'énergie dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04844995v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
+                <w:t xml:space="preserve">La décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Anthropocène, université paris cité, France. 2023, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Carrey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04142707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04844987v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Électromagnétisme en régime quasi-statique et électrocinétique - Licence de Physique 2 e année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Électromagnétisme en régime quasi-statique et électrocinétique, Paris, France. 2022, pp.263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2480,51 +2480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15914A55"/>
+    <w:nsid w:val="BF267075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2628,51 +2628,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DDF230C8"/>
+    <w:nsid w:val="DC8244E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2776,51 +2776,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B0F05682"/>
+    <w:nsid w:val="C0665613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,51 +2924,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="137ECD0C"/>
+    <w:nsid w:val="4E7B2777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,51 +3072,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F4A52BE6"/>
+    <w:nsid w:val="FD3B24A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3220,51 +3220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="CBC0FF96"/>
+    <w:nsid w:val="9DE31197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3368,51 +3368,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3733CC87"/>
+    <w:nsid w:val="99506F49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3516,51 +3516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="29E773D4"/>
+    <w:nsid w:val="202CA3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3664,51 +3664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="73E37DCA"/>
+    <w:nsid w:val="FB6EA797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3812,51 +3812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="C0959CA9"/>
+    <w:nsid w:val="9CD77268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3960,51 +3960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="1EDF25DC"/>
+    <w:nsid w:val="29A64858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4109-726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epu2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indico.ijclab.in2p3.fr/event/7951/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etes2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uved.fr/menu-ressources/initiatives/details-dune-initiative/initiative/creation-dun-enseignement-pluridisciplinaire-obligatoire-sur-ces-enjeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus.u-paris.fr/catalog/book/physique-et-enjeux-de-societe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/enseignement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expemag.com/article/phenomenes-naturels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr/galerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04633849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142701v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142707v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04733481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04068841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/physique-societe.b046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002331v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4109-726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epu2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indico.ijclab.in2p3.fr/event/7951/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etes2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uved.fr/menu-ressources/initiatives/details-dune-initiative/initiative/creation-dun-enseignement-pluridisciplinaire-obligatoire-sur-ces-enjeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus.u-paris.fr/catalog/book/physique-et-enjeux-de-societe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/enseignement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expemag.com/article/phenomenes-naturels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr/galerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04733481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04633849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04068841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/physique-societe.b046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002331v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>