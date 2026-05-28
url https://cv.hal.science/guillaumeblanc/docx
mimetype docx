--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -292,87 +292,99 @@
         <w:rPr/>
         <w:t xml:space="preserve">Travaux dirigés du L1 au M1 (mécanique, physique statistique, transport matière et chaleur, thermodynamique, ondes, optique, électromagnétisme…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Travaux pratiques en électromagnétisme (2014-2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cours magistral en L2 d’électromagnétisme (2018-2022) ; en L3 (option) de physique et société (depuis 2014) ; en L2 en climat et énergie (depuis 2021)</w:t>
+        <w:t xml:space="preserve">Cours magistral en L2 d’électromagnétisme (2018-2022) ; en L3 (option) de physique et société (depuis 2014) ; en L2 en climat et énergie (depuis 2021) ; en M1 Approche Interdisciplinaire des Énergies et de la Soutenabilité, cours « Sciences du climat et écologie » (depuis 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable universitaire d’étudiants en alternance en L3 pro (2009-2018), responsable des stages de L3 (2013-2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expérimentation (depuis 2018) de pratiques pédagogiques actives (amphis et classes inversées, petits groupes en TD, quiz, QCM, grilles critériées)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stages de formation pour les enseignants du secondaire (PAF) en 2019, 2021, 2023 (Sciences et société, 3 × 6 h)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Formation d'introduction aux enjeux socio-écologiques pour le personnel de l'université Paris Cité en 2025 (demande de la vice-présidence DDRSE), deux sessions de 3 h.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation de colloques</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co-organisation des colloques « </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
@@ -429,196 +441,235 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisation du colloque « </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Enseigner les Transitions Écologiques et Sociales dans le supérieur</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> » en juillet 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co-organisation du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">colloque Enseigner les Enjeux Socio-Environnementaux dans le Supérieur</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> en juillet 2026 à Montpellier</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Créations d’enseignements</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours optionnel en L3, 18 h, « physique et société » (depuis 2014)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours de méthodologie du travail universitaire en L1, 30 h, (depuis 2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cours sur l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">état de la planète</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  en L2, 18 h puis 30 h (depuis 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Préprofessionnalisation dans l’anthropocène en L2, 16 h (depuis 2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sciences du climat et écologie en M1 interdisciplinaire, 24 h (depuis 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polycopiés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Physique et société », 294 pages publié en 2023 par OPUS : « </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Physique et enjeux de société</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Électromagnétisme et électrocinétique » , 264 pages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">« Méthodologie du travail universitaire », 87 pages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Création de la revue JEESES (Journal Enseigner les enjeux socio-écologiques dans le supérieur) en 2023 hébergé par OPUS</w:t>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Cours sur les enjeux socio-écologiques</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2026 — en ligne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre du board LSST France (2012-2013)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -656,314 +707,372 @@
         <w:rPr/>
         <w:t xml:space="preserve">Président de la commission pédagogique de l’UFR de Physique en 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Responsable de la Commission de Suivi des étudiants du Département de Sciences Exactes (L1/L2) (2010-2013)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Élu en 2020 à la Commission Locale d’Hygiène, de Sécurité, des Conditions de Travail et Environnement d’IJCLab</w:t>
+        <w:t xml:space="preserve">Élu en 2020 et réélu en 2026 à la Commission Locale d’Hygiène, de Sécurité, des Conditions de Travail et Environnement d’IJCLab</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Création et responsable du groupe de travail « environnement » à l’IJCLab (depuis fin 2020) – référent environnement du laboratoire</w:t>
+        <w:t xml:space="preserve">Créateur et responsable du groupe de travail « environnement » à l’IJCLab (depuis fin 2020) – référent environnement du laboratoire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Création et membre de la coordination du groupe « Savoirs et Actions à l’Heure de l’Anthropocène » (SAHA) de l’université Paris Cité (2021-2022)</w:t>
+        <w:t xml:space="preserve">Co-créateur et membre de la coordination du groupe « Savoirs et Actions à l’Heure de l’Anthropocène » (SAHA) de l’université Paris Cité (2021-2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Création et co-animation du groupe énergie et climat à Orsay (GECO) (depuis 2020)</w:t>
+        <w:t xml:space="preserve">Co-créateur et co-animation du groupe énergie et climat à Orsay (GECO) (2020-2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre de la direction du GDR Labos1point5 (depuis 2021)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Animateur de l’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">équipe enseignement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  au sein du GDR Labos1point5 (110 membres)</w:t>
+        <w:t xml:space="preserve">  au sein du GDR Labos1point5 (110 membres) (2021-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co-créateur et président de l'association </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Co-créateur et rédacteur en chef de la revue JEESES (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Journal Enseigner les enjeux socio-écologiques dans le supérieur</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">) en 2023 hébergé par OPUS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Encadrement d’étudiant·es</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2007-2018 – divers stages (10) d’astrophysique du L1 au M2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">2021-2025 – stages L3 (5) sur le bilan gaz à effet de serre du laboratoire</w:t>
+        <w:t xml:space="preserve">2021-2026 – stages L3 (6) sur le bilan gaz à effet de serre du laboratoire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2022-2024 – stages L3 (3) sur le projet APESE (Analyse Physique et Économique des Scénarios Énergétiques)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vulgarisation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis 2017 : collaboration avec le magazine  « Carnets d’Aventures » sur la rubrique « </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Décrypter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> » : 13 articles parus (l’arc-en-ciel, la Lune, le Soleil, le réchauffement climatique, les avalanches, le vélo, le ciel nocturne, etc.)</w:t>
+        <w:t xml:space="preserve"> » : 18 articles parus (l’arc-en-ciel, la Lune, le Soleil, le réchauffement climatique, les avalanches, le vélo, le ciel nocturne, les vagues, les halos atmosphériques, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2019 : Conférences invitées (par le rectorat de Versailles – 2 × 150 personnes, par la Maison pour la Science de Strasbourg – stage esprit critique pour les enseignants du secondaire) et atelier au Festival des Idées sur la construction de la science</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Membre du comité scientifique de l’exposition « À la limite, innover à la mesure du monde – 2050-2070 » au LUMEN, université Paris-Saclay, 2024</w:t>
+        <w:t xml:space="preserve">Membre du comité scientifique de l’exposition « À la limite, innover à la mesure du monde – 2050-2070 » au LUMEN, université Paris-Saclay, 2024-2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Divers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Co-auteur du livre « Ski de rando, tome 1 » avec Philippe Descamps et Olivier Moret, Éditions Paulsen, 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Co-auteur du livre « Ski alpinisme » avec Philippe Descamps et Olivier Moret, Éditions Paulsen, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Formateur en ski de randonnée à la fédération française des clubs alpins et de montagne (FFCAM)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Initiateur ski alpinisme et alpinisme à la FFCAM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membres des associations : Ligue des Droits de l’Homme, ANPCEN (protection du ciel nocturne), ASPAS (protection des animaux sauvages), Bloom (protection des océans), Mieux se Déplacer à Bicyclette, Mountain Wilderness (protection de la montagne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Auteur d’un </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">blog</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">photos</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Juré du Prix du Livre Inter (2014), suppléant en 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -1005,218 +1114,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition : À la limite — Innover à la mesure du monde — 2055</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lehoucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Santolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18774267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur l’enseignement de l’anthropocène à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1226,556 +1335,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur, espace d’échanges et creuset d’expériences pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Luc Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barroca-Paccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Enseigner les Enjeux Socio-Écologiques dans le Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (1), pp.1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/jeeses.fb53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classe inversée en cours magistral de physique en Licence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études &amp; Pédagogies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/eep.2024.8088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04733481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A call for funding bodies to influence the reduction of environmental impacts in remote scientific fieldwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Macfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Bozzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiance Calmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frsus.2024.1338660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des enseignements systématiques sur les enjeux écologiques dans le supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un enseignement de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Carrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1785,401 +1894,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énergie et climat : éléments de cours et travaux dirigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Énergie et Climat, Université Paris Cité, France. 2024, pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04633849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie dans la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Anthropocène, Université Paris Cité, France. 2023, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Anthropocène, université paris cité, France. 2023, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Électromagnétisme en régime quasi-statique et électrocinétique - Licence de Physique 2 e année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Électromagnétisme en régime quasi-statique et électrocinétique, Paris, France. 2022, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2189,113 +2298,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique et enjeux de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Cité. , 2023, 978-2-7442-0208-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53480/physique-societe.b046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-04068841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2305,114 +2414,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et étude de supernovae : mesure du taux d'explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002331v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2480,51 +2589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF267075"/>
+    <w:nsid w:val="4C18A06D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2628,51 +2737,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DC8244E7"/>
+    <w:nsid w:val="64DD8A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2776,51 +2885,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C0665613"/>
+    <w:nsid w:val="1ADCA7C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2924,51 +3033,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E7B2777"/>
+    <w:nsid w:val="7DA55F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3072,51 +3181,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FD3B24A4"/>
+    <w:nsid w:val="F82F96C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3220,51 +3329,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="9DE31197"/>
+    <w:nsid w:val="39073635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3368,51 +3477,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="99506F49"/>
+    <w:nsid w:val="B8F97D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3516,51 +3625,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="202CA3CA"/>
+    <w:nsid w:val="73E982B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3664,51 +3773,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="FB6EA797"/>
+    <w:nsid w:val="D6EC20BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3812,51 +3921,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9CD77268"/>
+    <w:nsid w:val="53E4E66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3960,51 +4069,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="29A64858"/>
+    <w:nsid w:val="DD063F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4221,51 +4330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4109-726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epu2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indico.ijclab.in2p3.fr/event/7951/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etes2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uved.fr/menu-ressources/initiatives/details-dune-initiative/initiative/creation-dun-enseignement-pluridisciplinaire-obligatoire-sur-ces-enjeux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus.u-paris.fr/catalog/book/physique-et-enjeux-de-societe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/enseignement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expemag.com/article/phenomenes-naturels" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr/galerie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844929v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04733481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04633849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084140v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04068841v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/physique-societe.b046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002331v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumeblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4109-726X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epu2019.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indico.ijclab.in2p3.fr/event/7951/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etes2023.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceeses2026.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uved.fr/menu-ressources/initiatives/details-dune-initiative/initiative/creation-dun-enseignement-pluridisciplinaire-obligatoire-sur-ces-enjeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opus.u-paris.fr/catalog/book/physique-et-enjeux-de-societe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gblanc.fr/enseignements/enjeux-socio-ecologiques/introduction" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labos1point5.org/enseignement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eeses.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jeeses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.expemag.com/article/phenomenes-naturels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gblanc.fr/galerie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534045v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lehoucq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Collomb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18774267" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04733481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2024.8088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Macfarlane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bozzato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radiance Calmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frsus.2024.1338660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04633849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142694v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04068841v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/physique-societe.b046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002331v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>