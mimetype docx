--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -476,295 +476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Phase Induction Strategy for the Design of Luminescent Lanthanide Coordination Polymers: Toward Plastic Waste Recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of supramolecular assemblies based on photoactive Cu(I) trimetallic building blocks and N donor ditopic ligands: from 1D coordination polymers to metallacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Blais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chang</w:t>
+                <w:t xml:space="preserve">Jaison Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallou Ngom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01104⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (24), pp.8460-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qi01567g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094001v1</w:t>
+                <w:t xml:space="preserve">hal-05304185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of supramolecular assemblies based on photoactive Cu(I) trimetallic building blocks and N donor ditopic ligands: from 1D coordination polymers to metallacycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystalline Phase Induction Strategy for the Design of Luminescent Lanthanide Coordination Polymers: Toward Plastic Waste Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+                <w:t xml:space="preserve">Fallou Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (24), pp.8460-8469. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (20), pp.10194-10207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5qi01567g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304185v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BF2 Complexes of N-arylated 1-amino-anthraquinone, -xanthone, -thioxanthone, and Related Compounds: Synthesis and Properties</w:t>
               </w:r>
@@ -878,757 +878,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Morvan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (20), pp.2400347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726709v1</w:t>
+                <w:t xml:space="preserve">hal-04615572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudohalide Ions as Ligands to Tune Architecture and Luminescence of Polymetallic CU(I) Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Muktar Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (14), pp.6370-6382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615572v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudohalide Ions as Ligands to Tune Architecture and Luminescence of Polymetallic CU(I) Assemblies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (14), pp.6370-6382. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.113275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529285v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Temperature Solid‐State Post‐synthetic Modification of Highly Luminescent Cu(I) Metallacycles toward New Luminescent Thermic Tracers</w:t>
+                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jana Schiller</w:t>
+                <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Utrera Molero</w:t>
+                <w:t xml:space="preserve">Andrea Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202413151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.3228-3237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC03630H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718483v1</w:t>
+                <w:t xml:space="preserve">hal-04524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High‐Temperature Solid‐State Post‐synthetic Modification of Highly Luminescent Cu(I) Metallacycles toward New Luminescent Thermic Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gautier</w:t>
+                <w:t xml:space="preserve">Raquel Utrera Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (9), pp.3228-3237. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202413151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3TC03630H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04524272v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halogen-Bonds-Based Strategy for the Design of Highly Luminescent Lanthanide Coordination Polymers as Taggants for Plastic Waste Sorting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fallou Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1686,727 +1686,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers Molecular Alloys Stability: A Thermochemical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.4495-4502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886952v1</w:t>
+                <w:t xml:space="preserve">hal-04057400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase dependence and mechanical and thermal ductility of the luminescence properties of tetranuclear Cu( i ) metallacycle assemblies stabilized by ditopic organo-pnictogen (P,As) ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.6976-6989. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3QI01544K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280252v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers Molecular Alloys Stability: A Thermochemical Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Blais</w:t>
+                <w:t xml:space="preserve">Phase dependence and mechanical and thermal ductility of the luminescence properties of tetranuclear Cu( i ) metallacycle assemblies stabilized by ditopic organo-pnictogen (P,As) ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Morvan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (11), pp.4495-4502. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.6976-6989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3QI01544K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057400v1</w:t>
+                <w:t xml:space="preserve">hal-04280252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyun Yao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1250, pp.131918. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (48), pp.19588-19596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515035v1</w:t>
+                <w:t xml:space="preserve">hal-03885315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Blais</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (48), pp.19588-19596. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1250, pp.131918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885315v1</w:t>
+                <w:t xml:space="preserve">hal-03515035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Crystal Structure, and Luminescence Properties of the Iso-Reticular Series of Lanthanide Coordination Polymers Synthesized from Hexa-Lanthanide Molecular Precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Intermetallic Energy Transfers in Lanthanide Coordination Polymers Molecular Alloys: Case Study of Trimesate-Based Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,90 +2630,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intermolecular non-covalent interactions in a CuI8PdII1 discrete assembly: conformers’ geometries and stimuli-sensitive luminescence properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2758,542 +2758,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanuclear Molecular Precursors as Tools to Design Luminescent Coordination Polymers with Lanthanide Segregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiyun Yao</w:t>
+                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02662⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414710v1</w:t>
+                <w:t xml:space="preserve">hal-03128529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lanthanide-based coordination polymers with 2,5-dihydroxyterephthalate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward coordination-driven supramolecular chemistry preparation of a discrete solid-state luminescent Cu4 polymetallic compact assembly based on conformationally flexible building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 527, pp.120594. </w:t>
+              <w:t xml:space="preserve">, 2021, 516, pp.120115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2021.120594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2020.120115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370752v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward coordination-driven supramolecular chemistry preparation of a discrete solid-state luminescent Cu4 polymetallic compact assembly based on conformationally flexible building blocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chendong Xu</w:t>
+                <w:t xml:space="preserve">Hexanuclear Molecular Precursors as Tools to Design Luminescent Coordination Polymers with Lanthanide Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2020.120115⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (21), pp.16782-16793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130407v1</w:t>
+                <w:t xml:space="preserve">hal-03414710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">New lanthanide-based coordination polymers with 2,5-dihydroxyterephthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (2), pp.427-440. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 527, pp.120594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2021.120594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128529v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal suspensions of highly luminescent lanthanide-based coordination polymer molecular alloys for ink-jet printing and tagging of technical liquids</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (8), pp.2125-2135. </w:t>
@@ -3413,103 +3413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (31), pp.10613-10621. </w:t>
@@ -3547,51 +3547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination-driven supramolecular syntheses of new homo- and hetero-polymetallic Cu( i ) assemblies: solid-state and solution characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,90 +3815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled luminescent Cu(i) tetranuclear metallacycles based on 3,3 '-bipyridine ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (12), pp.2893-2902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3926,1795 +3926,1795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of lanthanide complexes-based molecular alloys</w:t>
+                <w:t xml:space="preserve">Intramolecular rearrangements guided by adaptive coordination-driven reactions toward highly luminescent polynuclear Cu(i) assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Maouche</w:t>
+                <w:t xml:space="preserve">M. El Sayed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belaid</w:t>
+                <w:t xml:space="preserve">A.M. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belkacem Benmerad</w:t>
+                <w:t xml:space="preserve">S. Evariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">H.-L. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119309⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1334-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qi01595g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02443570v1</w:t>
+                <w:t xml:space="preserve">hal-02536595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Preparation of a Solid-state Luminescent Cu-11 Polymetallic Assembly via Adaptive Coordination-driven Supramolecular Chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luminescence properties of lanthanide complexes-based molecular alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hok-Lai Wong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Roza Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Wing-Wah Yam</w:t>
+                <w:t xml:space="preserve">Sabrina Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Benmerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.201900314⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 501, pp.119309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498316v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Luminance of Heterolanthanide-Based Molecular Alloys by Phase-Induction Strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Le Natur</w:t>
+                <w:t xml:space="preserve">Straightforward Preparation of a Solid-state Luminescent Cu-11 Polymetallic Assembly via Adaptive Coordination-driven Supramolecular Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Sayed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hok-Lai Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Wing-Wah Yam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 646 (13), pp.754-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201900314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901270v1</w:t>
+                <w:t xml:space="preserve">hal-02498316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent vapochromic single crystal to single crystal transition in one-dimensional coordination polymer featuring the first Cu(i) dimer bridged by an aqua ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">High Luminance of Heterolanthanide-Based Molecular Alloys by Phase-Induction Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0qi00691b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15), pp.11028-11040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957759v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Evrard</w:t>
+                <w:t xml:space="preserve">Luminescent vapochromic single crystal to single crystal transition in one-dimensional coordination polymer featuring the first Cu(i) dimer bridged by an aqua ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (18), pp.3402-3411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qi00691b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364864v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonocrystallization as an Efficient Way to Control the Size, Morphology, and Purity of Coordination Compound Microcrystallites : Application to a Single-Chain Magnet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Houard</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01126⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.780-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890131v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youenn Pointel</w:t>
+                <w:t xml:space="preserve">Sonocrystallization as an Efficient Way to Control the Size, Morphology, and Purity of Coordination Compound Microcrystallites : Application to a Single-Chain Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59 (15), pp.10673-10687. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (13), pp.9215-9226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901271v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15), pp.10673-10687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536598v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular rearrangements guided by adaptive coordination-driven reactions toward highly luminescent polynuclear Cu(i) assemblies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Evariste</w:t>
+                <w:t xml:space="preserve">Adolf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-L. Wong</w:t>
+                <w:t xml:space="preserve">M. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delmas</w:t>
+                <w:t xml:space="preserve">Y. Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.1334-1344. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.2020-2030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9qi01595g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536595v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
+                <w:t xml:space="preserve">Structural and Luminescence Properties of Anthracene- and Biphenyl-Based Lanthanide Bisphosphonate Ester Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Kristijan Krekić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rojo</w:t>
+                <w:t xml:space="preserve">Dieter Klintuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rudolf Pietschnig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (2), pp.1317-1329. </w:t>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.382-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989013v1</w:t>
+                <w:t xml:space="preserve">hal-01971534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Luminescence Properties of Anthracene- and Biphenyl-Based Lanthanide Bisphosphonate Ester Coordination Polymers</w:t>
+                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristijan Krekić</w:t>
+                <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Klintuch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudolf Pietschnig</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (1), pp.382-390. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971534v1</w:t>
+                <w:t xml:space="preserve">hal-02364866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364866v1</w:t>
+                <w:t xml:space="preserve">hal-02060267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.41-47. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.1317-1329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060267v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new family of lanthanide-based coordination polymers with azoxybenzene-3,3′,5,5′-tetracarboxylic acid as ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,51 +5722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 488, pp.208-213. </w:t>
@@ -5804,77 +5804,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5938,90 +5938,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6206,90 +6206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6340,51 +6340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetero-hexalanthanide Complexes: A New Synthetic Strategy for Molecular Thermometric Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,727 +6468,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Closing the Circle of the Lanthanide-Murexide Series: Single-Molecule Magnet Behavior and Near-Infrared Emission of the NdIII Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (17), pp.11044-11057. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4040044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862460v1</w:t>
+                <w:t xml:space="preserve">hal-01969355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Coordination-Driven Supramolecular Syntheses toward New Polymetallic Cu(I) Luminescent Assemblies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Elsayed Moussa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eugene Yau-Hin Hong</w:t>
+                <w:t xml:space="preserve">Albert-Manga Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b06901⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.3399-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862466v1</w:t>
+                <w:t xml:space="preserve">hal-01744287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (6), pp.3399-3410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 57 (17), pp.11044-11057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744287v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the Circle of the Lanthanide-Murexide Series: Single-Molecule Magnet Behavior and Near-Infrared Emission of the NdIII Derivative</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Coordination-Driven Supramolecular Syntheses toward New Polymetallic Cu(I) Luminescent Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elsayed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kwun-Wa Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Yau-Hin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (4), pp.44. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (39), pp.12521-12526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4040044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b06901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969355v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
+                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Robin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1224-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657851v1</w:t>
+                <w:t xml:space="preserve">hal-01485636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexalanthanide Complexes as Molecular Precursors: Synthesis, Crystal Structure, and Luminescent and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7223,253 +7223,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (23), pp.14632-14642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insa Badiane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (3), pp.1224-1234. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.2042 - 2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485636v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide-based hexa-nuclear complexes and their use as molecular precursors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7546,64 +7546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanide coordination polymers with 1,2-phenylenediacetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insa Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7693,64 +7693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly axial magnetic anisotropy in a N3O5 dysprosium(III) coordination environment generated by a merocyanine ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pramila Selvanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7814,51 +7814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Journey in Lanthanide Chemistry: From Fundamental Crystallogenesis Studies to Commercial Anticounterfeiting Taggants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7931,51 +7931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brightness and Color Tuning in a Series of Lanthanide-Based Coordination Polymers with Benzene-1,2,4,5-tetracarboxylic Acid as a Ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8059,3035 +8059,3035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Le Natur</w:t>
+                <w:t xml:space="preserve">Extending the lanthanide–terephthalate system: Isolation of an unprecedented Tb(III)-based coordination polymer with high potential porosity and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1086, pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162339v1</w:t>
+                <w:t xml:space="preserve">hal-01111439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Lanthanide-Based Coordination Polymers with Boronic Acid as Ligand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Polles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54 (11), pp.5534-5546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00635⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.6043-6054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153399v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+                <w:t xml:space="preserve">A Family of Lanthanide-Based Coordination Polymers with Boronic Acid as Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Polles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (48), pp.17466-17473. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5534-5546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220884v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the electrostatics in Dy(III) single-molecule magnets: the case study of Dy(Murex)3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jung</w:t>
+                <w:t xml:space="preserve">X. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Yi</w:t>
+                <w:t xml:space="preserve">G. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (41), pp.18270--18275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5dt03345d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Organization of Lanthanide-Based SMM Dimers into Three-Dimensional Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54 (11), pp.5213-5219. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (48), pp.17466-17473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153425v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the lanthanide–terephthalate system: Isolation of an unprecedented Tb(III)-based coordination polymer with high potential porosity and luminescence properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Le Natur</w:t>
+                <w:t xml:space="preserve">Rational Organization of Lanthanide-Based SMM Dimers into Three-Dimensional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5213-5219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.01.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01111439v1</w:t>
+                <w:t xml:space="preserve">hal-01153425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">A new 3D four-fold interpenetrated dia-like polymer: gas sorption and computational analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Bin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Lin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Bang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (45), pp.10410-10417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ce01404a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974755v1</w:t>
+                <w:t xml:space="preserve">hal-01082019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4tc00506f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.13346-13348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016002v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5510-5525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4tc00506f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072043v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (6), pp.1569-1576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature identification on two 3D Mn(II) metal- organic frameworks: syntheses, adsorption and magnetism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lu Lu</w:t>
+                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.1217-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra02609h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00989922v1</w:t>
+                <w:t xml:space="preserve">hal-00974755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of [Y6(μ6-O)(μ3-OH)8(H2O)24]I8·8H2O</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">Temperature identification on two 3D Mn(II) metal- organic frameworks: syntheses, adsorption and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.20605-20611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra02609h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536814025434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01087747v1</w:t>
+                <w:t xml:space="preserve">hal-00989922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3D four-fold interpenetrated dia-like polymer: gas sorption and computational analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of [Y6(μ6-O)(μ3-OH)8(H2O)24]I8·8H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16 (45), pp.10410-10417. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (12), pp.577-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ce01404a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814025434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082019v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Crystal Structure and Luminescent Properties of New Lanthanide-Containing Coordination Polymers Involving 4,4'-oxy-bis-benzoate as Ligand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Haquin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
+              <w:t xml:space="preserve">Crystal Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.706 - 720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CE26390D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847509v1</w:t>
+                <w:t xml:space="preserve">hal-00771341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and luminescence characterizations of lanthanide-based coordination polymers involving naphthalene-1,4,5,8-tetra-carboxylate as ligand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjun Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magatte Camara</w:t>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.02.032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (20), pp.3464-3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00847025v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Structural and luminescence characterizations of lanthanide-based coordination polymers involving naphthalene-1,4,5,8-tetra-carboxylate as ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 401, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070948v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun Luo</w:t>
+                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (10), pp.1882-1896. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (49), pp.16495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806887v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.1882-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855611v1</w:t>
+                <w:t xml:space="preserve">hal-00806887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (19), pp.6728-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771332v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Degl Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.350-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00847409v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Organization of Dysprosium Cubanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34, pp.5879-5885. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.6720-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907673v1</w:t>
+                <w:t xml:space="preserve">hal-00847409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure and Luminescent Properties of New Lanthanide-Containing Coordination Polymers Involving 4,4'-oxy-bis-benzoate as Ligand.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+                <w:t xml:space="preserve">3D Organization of Dysprosium Cubanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Engineering Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.5879-5885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2CE26390D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771341v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass reactive sintering as an alternative route for the synthesis of NZP glass-ceramics</w:t>
               </w:r>
@@ -11125,51 +11125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (1), pp.486-492. </w:t>
@@ -11219,90 +11219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A luminescent and sublimable Dy(III)-based single-molecule magnet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giordano Poneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11365,90 +11365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic anisotropy in a dysprosium/DOTA single-molecule magnet: beyond simple magneto-structural correlations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Luzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11525,51 +11525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11671,51 +11671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11805,51 +11805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50, pp.2851-2858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11909,51 +11909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Dret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12214,64 +12214,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (2), pp.775-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12331,51 +12331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Dret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12486,51 +12486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 362, pp.1478-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12570,595 +12570,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
+                <w:t xml:space="preserve">Octahedral Hexanuclear Complexes Involving Light Lanthanide Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Car</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 361, pp.3997-4003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.040⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 361, pp.2349-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2007.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525223v1</w:t>
+                <w:t xml:space="preserve">hal-00525213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and luminescent properties of the micro-sized and nano-sized particles of lanthanide terephthalate coordination polymers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gumy,</w:t>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (9), pp.3700-3708. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361, pp.3997-4003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic702325m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525195v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring effects of [Ln6O(OH)8(NO3)6(H2O)12]2+ entities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Structural and luminescent properties of the micro-sized and nano-sized particles of lanthanide terephthalate coordination polymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.G. Bunzli,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gumy,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.198⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (9), pp.3700-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic702325m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00524573v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral Hexanuclear Complexes Involving Light Lanthanide Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuring effects of [Ln6O(OH)8(NO3)6(H2O)12]2+ entities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Dret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Car</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 361, pp.2349-2356. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 451, pp.329-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2007.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525213v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00524573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13176,51 +13176,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13323,51 +13323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Italian Coordination Chem Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13386,579 +13386,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">FUNMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729495v1</w:t>
+                <w:t xml:space="preserve">hal-04729513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres SCF 2023 (Société Chimique de France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delmas</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Suzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUNMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729513v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chendong Xu</w:t>
+                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SCF BPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730777v1</w:t>
+                <w:t xml:space="preserve">hal-04730781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescent Polymetallic Assemblies of Cu(I) ions : Conformer-Property Relationships and Sensitivity to External Stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13994,450 +13994,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Moutier</w:t>
+                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Journées SCF BPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730757v1</w:t>
+                <w:t xml:space="preserve">hal-04730777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ICCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730790v1</w:t>
+                <w:t xml:space="preserve">hal-04730757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730781v1</w:t>
+                <w:t xml:space="preserve">hal-04730790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From octahedral to planar hexanuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLUSPOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t>
@@ -14479,77 +14479,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLUBILIZATION OF 4f HEXANUCLEAR COMPLEXES AND RESULTING LUMINESCENT PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14617,51 +14617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14699,51 +14699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux poreux à base d'entités polynucléaires de terres rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14813,64 +14813,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of lanthanide-based coordination polymers syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14938,51 +14938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of optical properties of lanthanide-based coordination polymers by luminescence and luminance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14990,51 +14990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
@@ -15153,51 +15153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D6975EB"/>
+    <w:nsid w:val="5784A0A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15384,51 +15384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumecalvez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2133-7214" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139456899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1077-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Muktar Hossain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00143" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130407v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120115" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498316v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sayed Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok-Lai Wong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201900314" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Kreki&#263;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klintuch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pietschnig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02502" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02367954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sald&#237;as" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Hamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.114150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Liu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02609h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082019v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Bin Jia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Lin Li" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Bang Li" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ce01404a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601397v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.01.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6PC959-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582357v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102036q" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Dret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Pott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.029" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS84VN2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537875v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CE00135J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9LJ6CZXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddy Kustaryono" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9011668" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900283" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNC6M3SD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng," TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.07.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K295LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524573v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Car" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.198" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJ6TM38-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525213v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.12.008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XBMPDR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457955v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525075v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumecalvez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2133-7214" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139456899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1077-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Muktar Hossain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sayed Moussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok-Lai Wong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201900314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Kreki&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klintuch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pietschnig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02502" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02367954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sald&#237;as" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Hamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.114150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Bin Jia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Lin Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Bang Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ce01404a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989922v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02609h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601397v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.01.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6PC959-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582357v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102036q" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Dret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Pott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.029" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS84VN2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537875v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CE00135J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9LJ6CZXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddy Kustaryono" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9011668" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900283" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNC6M3SD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng," TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.07.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K295LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525213v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Car" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.12.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XBMPDR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524573v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJ6TM38-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457955v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525075v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>