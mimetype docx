--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -119,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">139456899</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=kCPpNeQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">B-1077-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -174,14622 +195,15158 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (96)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hetero-lanthanide coordination polymers as a posteriori temperature markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 183, pp.115904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inoche.2025.115904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Cu(I)‐Dppm Chemistry: Bright Thermally Activated Delayed Fluorescence Luminescence, Anion Dependance, Mechanochromism, and Singlet Oxygen Generation of a Dinuclear Cu(I) Homoleptic Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chendong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marsel Shafikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), pp.e202500454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceur.202500454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of supramolecular assemblies based on photoactive Cu(I) trimetallic building blocks and N donor ditopic ligands: from 1D coordination polymers to metallacycles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest and Limitations of Core–Shell Shaping of Heterolanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Blunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5qi01567g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.6c01155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304185v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Phase Induction Strategy for the Design of Luminescent Lanthanide Coordination Polymers: Toward Plastic Waste Recycling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anion(I-)-π(bisphosphonium)2+ photoluminescence enhanced by [Pt(CN)2(Me-phpy)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fallou Ngom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Dorota Glosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Eskelinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Belyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01104⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d6dt00592f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094001v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BF2 Complexes of N-arylated 1-amino-anthraquinone, -xanthone, -thioxanthone, and Related Compounds: Synthesis and Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ceramidonines, Fused 3,9‐Diazaperylenes, and Related Compounds: From Synthesis to Physicochemical Properties and Evaluation as Inhibitors of PIM Kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Hurvois</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202500470⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.70297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408484v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diversity of supramolecular assemblies based on photoactive Cu(I) trimetallic building blocks and N donor ditopic ligands: from 1D coordination polymers to metallacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaison Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (24), pp.8460-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qi01567g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615572v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudohalide Ions as Ligands to Tune Architecture and Luminescence of Polymetallic CU(I) Assemblies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+                <w:t xml:space="preserve">Crystalline Phase Induction Strategy for the Design of Luminescent Lanthanide Coordination Polymers: Toward Plastic Waste Recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (14), pp.6370-6382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00143⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 64 (20), pp.10194-10207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529285v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">BF2 Complexes of N-arylated 1-amino-anthraquinone, -xanthone, -thioxanthone, and Related Compounds: Synthesis and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem N. Khelf‐maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghenia Bentabed-Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Hurvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202500470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726709v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Olivier</w:t>
+                <w:t xml:space="preserve">Highly optically-diluted lanthanide coordination polymers with unexpected strong luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+                <w:t xml:space="preserve">Christine Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galangau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Gautier</w:t>
+                <w:t xml:space="preserve">Aimin Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TC03630H⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qi02306h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04524272v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Temperature Solid‐State Post‐synthetic Modification of Highly Luminescent Cu(I) Metallacycles toward New Luminescent Thermic Tracers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoluminescent Cu(I) Assemblies with High-Temperature Solid-State Transitions as a New Class of Thermic History Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Utrera Molero</w:t>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e202413151. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (20), pp.2400347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202413151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202400347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718483v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-Bonds-Based Strategy for the Design of Highly Luminescent Lanthanide Coordination Polymers as Taggants for Plastic Waste Sorting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Pseudohalide Ions as Ligands to Tune Architecture and Luminescence of Polymetallic CU(I) Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Muktar Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 63 (28), pp.13048-13058. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01866⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (14), pp.6370-6382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646391v1</w:t>
+                <w:t xml:space="preserve">hal-04529285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers Molecular Alloys Stability: A Thermochemical Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lanthanides coordination polymers: Enhancement of luminescence and color emission modulation by core–shell shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04198⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.113275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.113275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057400v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">High‐Temperature Solid‐State Post‐synthetic Modification of Highly Luminescent Cu(I) Metallacycles toward New Luminescent Thermic Tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Molero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e202413151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202413151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03886952v1</w:t>
+                <w:t xml:space="preserve">hal-04718483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase dependence and mechanical and thermal ductility of the luminescence properties of tetranuclear Cu( i ) metallacycle assemblies stabilized by ditopic organo-pnictogen (P,As) ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Investigation and control of metallogel formation for the deposition of supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galangau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3QI01544K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (9), pp.3228-3237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3TC03630H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04280252v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Halogen-Bonds-Based Strategy for the Design of Highly Luminescent Lanthanide Coordination Polymers as Taggants for Plastic Waste Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fallou Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (48), pp.19588-19596. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 63 (28), pp.13048-13058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c01866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885315v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiyun Yao</w:t>
+                <w:t xml:space="preserve">Metallogels: a novel approach for the nanostructuration of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2mh01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515035v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Luminescence Properties of the Iso-Reticular Series of Lanthanide Coordination Polymers Synthesized from Hexa-Lanthanide Molecular Precursors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Phase dependence and mechanical and thermal ductility of the luminescence properties of tetranuclear Cu( i ) metallacycle assemblies stabilized by ditopic organo-pnictogen (P,As) ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Utrera Melero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03654⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.6976-6989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3QI01544K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632067v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Intermetallic Energy Transfers in Lanthanide Coordination Polymers Molecular Alloys: Case Study of Trimesate-Based Compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers Molecular Alloys Stability: A Thermochemical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (30), pp.11897-11915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01650⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.4495-4502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c04198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776934v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of intermolecular non-covalent interactions in a CuI8PdII1 discrete assembly: conformers’ geometries and stimuli-sensitive luminescence properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delmas</w:t>
+                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Luminescence Properties of the Iso-Reticular Series of Lanthanide Coordination Polymers Synthesized from Hexa-Lanthanide Molecular Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202104497⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (12), pp.4895-4908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c03654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594157v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminance and Brightness: Application to Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Paranthoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (48), pp.19588-19596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c03500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128529v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward coordination-driven supramolecular chemistry preparation of a discrete solid-state luminescent Cu4 polymetallic compact assembly based on conformationally flexible building blocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chendong Xu</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of lanthanide coordination polymers with 2-bromobenzoic acid as ligand from hexa-lanthanide molecular precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2020.120115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1250, pp.131918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130407v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexanuclear Molecular Precursors as Tools to Design Luminescent Coordination Polymers with Lanthanide Segregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haiyun Yao</w:t>
+                <w:t xml:space="preserve">Investigation of Intermetallic Energy Transfers in Lanthanide Coordination Polymers Molecular Alloys: Case Study of Trimesate-Based Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 60 (21), pp.16782-16793. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02662⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (30), pp.11897-11915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414710v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New lanthanide-based coordination polymers with 2,5-dihydroxyterephthalate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Impact of intermolecular non-covalent interactions in a CuI8PdII1 discrete assembly: conformers’ geometries and stimuli-sensitive luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2021.120594⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (24), pp.e202104497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202104497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370752v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspensions of highly luminescent lanthanide-based coordination polymer molecular alloys for ink-jet printing and tagging of technical liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Journey in Lanthanide Coordination Chemistry: From Evaporable Dimers to Magnetic Materials and Luminescent Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1qi00060h⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (2), pp.427-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.0c00684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245099v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward coordination-driven supramolecular chemistry preparation of a discrete solid-state luminescent Cu4 polymetallic compact assembly based on conformationally flexible building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc02033a⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 516, pp.120115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2020.120115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331002v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-driven supramolecular syntheses of new homo- and hetero-polymetallic Cu( i ) assemblies: solid-state and solution characterization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delmas</w:t>
+                <w:t xml:space="preserve">Hexanuclear Molecular Precursors as Tools to Design Luminescent Coordination Polymers with Lanthanide Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QI00937K⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (21), pp.16782-16793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c02662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366661v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-based molecular alloys with hydroxyterephthalate: A versatile system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">New lanthanide-based coordination polymers with 2,5-dihydroxyterephthalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Daiguebonne</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 527, pp.120594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2021.120594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ce00947d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130424v1</w:t>
+                <w:t xml:space="preserve">hal-03370752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled luminescent Cu(i) tetranuclear metallacycles based on 3,3 '-bipyridine ligands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Costuas</w:t>
+                <w:t xml:space="preserve">Single-chain magnet behavior in a finite linear hexanuclear molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1qo00538c⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (31), pp.10613-10621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc02033a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245243v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular rearrangements guided by adaptive coordination-driven reactions toward highly luminescent polynuclear Cu(i) assemblies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal suspensions of highly luminescent lanthanide-based coordination polymer molecular alloys for ink-jet printing and tagging of technical liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delmas</w:t>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (6), pp.1334-1344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qi01595g⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8 (8), pp.2125-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1qi00060h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536595v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence properties of lanthanide complexes-based molecular alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roza Maouche</w:t>
+                <w:t xml:space="preserve">Coordination-driven supramolecular syntheses of new homo- and hetero-polymetallic Cu( i ) assemblies: solid-state and solution characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belaid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119309⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (22), pp.4887-4895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QI00937K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443570v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Preparation of a Solid-state Luminescent Cu-11 Polymetallic Assembly via Adaptive Coordination-driven Supramolecular Chemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hok-Lai Wong</w:t>
+                <w:t xml:space="preserve">Lanthanide-based molecular alloys with hydroxyterephthalate: A versatile system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Wing-Wah Yam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zaac.201900314⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.100-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ce00947d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498316v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Luminance of Heterolanthanide-Based Molecular Alloys by Phase-Induction Strategy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembled luminescent Cu(i) tetranuclear metallacycles based on 3,3 '-bipyridine ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01513⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.2893-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1qo00538c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901270v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent vapochromic single crystal to single crystal transition in one-dimensional coordination polymer featuring the first Cu(i) dimer bridged by an aqua ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Luminescence properties of lanthanide complexes-based molecular alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Benmerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bouacida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0qi00691b⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 501, pp.119309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.119309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957759v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">High Luminance of Heterolanthanide-Based Molecular Alloys by Phase-Induction Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Suffren</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15), pp.11028-11040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364864v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonocrystallization as an Efficient Way to Control the Size, Morphology, and Purity of Coordination Compound Microcrystallites : Application to a Single-Chain Magnet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Straightforward Preparation of a Solid-state Luminescent Cu-11 Polymetallic Assembly via Adaptive Coordination-driven Supramolecular Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Sayed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hok-Lai Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Wing-Wah Yam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 646 (13), pp.754-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201900314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890131v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Luminescent vapochromic single crystal to single crystal transition in one-dimensional coordination polymer featuring the first Cu(i) dimer bridged by an aqua ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (18), pp.3402-3411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qi00691b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901271v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Suffren</w:t>
+                <w:t xml:space="preserve">Chiral supramolecular nanotubes of single-chain magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (2), pp.780-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201913019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536598v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Luminescence Properties of Anthracene- and Biphenyl-Based Lanthanide Bisphosphonate Ester Coordination Polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lescop</w:t>
+                <w:t xml:space="preserve">Sonocrystallization as an Efficient Way to Control the Size, Morphology, and Purity of Coordination Compound Microcrystallites : Application to a Single-Chain Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (1), pp.382-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02502⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 59 (13), pp.9215-9226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971534v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+                <w:t xml:space="preserve">Rational Design of Dual IR and Visible Highly Luminescent Light-Lanthanides-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Pointel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (15), pp.10673-10687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364866v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new series of lanthanide-based complexes with a bis(hydroxy)benzoxaborolone ligand Synthesis, crystal structure, and magnetic and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+                <w:t xml:space="preserve">M. Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Le Guennic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Y. Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyhedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (11), pp.2020-2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01592b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060267v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intramolecular rearrangements guided by adaptive coordination-driven reactions toward highly luminescent polynuclear Cu(i) assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Sayed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-L. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (6), pp.1334-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qi01595g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989013v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of lanthanide-based coordination polymers with azoxybenzene-3,3′,5,5′-tetracarboxylic acid as ligand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">A supramolecular chain of dimeric Dy single molecule magnets decorated with azobenzene ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 488, pp.208-213. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (42), pp.16053-16061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt03540k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997636v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Structural and Luminescence Properties of Anthracene- and Biphenyl-Based Lanthanide Bisphosphonate Ester Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristijan Krekić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Klintuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Pietschnig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.234⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.382-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02438546v1</w:t>
+                <w:t xml:space="preserve">hal-01971534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A new family of lanthanide-based coordination polymers with azoxybenzene-3,3′,5,5′-tetracarboxylic acid as ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02681⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488, pp.208-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2019.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971532v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the bridging angle affect the luminescent properties of [(CO)3(phen)Re(µ-OH)Re(phen)(CO)3]+?. An experimental and computational study on three polymorphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Oyarzún</w:t>
+                <w:t xml:space="preserve">Rational engineering of dimeric Dy-based Single-Molecule Magnets for surface grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Saillard</w:t>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Le Guennic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-R. Hamon</w:t>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyhedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 173, pp.114150. </w:t>
+              <w:t xml:space="preserve">, 2019, 164, pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.114150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367954v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+                <w:t xml:space="preserve">Microcrystalline Core–Shell Lanthanide-Based Coordination Polymers for Unprecedented Luminescent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.2659-2668. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03277⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.1317-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050210v1</w:t>
+                <w:t xml:space="preserve">hal-01989013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hetero-hexalanthanide Complexes: A New Synthetic Strategy for Molecular Thermometric Probes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers With 1,4-Carboxyphenylboronic Ligand: Multiemissive Compounds for Multisensitive Luminescent Thermometric Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 58 (23), pp.16180-16193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02668⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (1), pp.462-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b02681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397303v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the Circle of the Lanthanide-Murexide Series: Single-Molecule Magnet Behavior and Near-Infrared Emission of the NdIII Derivative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gang Huang</w:t>
+                <w:t xml:space="preserve">Self-assembly of a terbium(III) 1D coordination polymer on mica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4040044⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2440-2448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969355v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+                <w:t xml:space="preserve">Do the bridging angle affect the luminescent properties of [(CO)3(phen)Re(µ-OH)Re(phen)(CO)3]+?. An experimental and computational study on three polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saldías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oyarzún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
+              <w:t xml:space="preserve">Polyhedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.114150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.poly.2019.114150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744287v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-Emissive Lanthanide-Based Coordination Polymers for Potential Application as Luminescent Bar-Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 57 (17), pp.11044-11057. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.2659-2668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862460v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Coordination-Driven Supramolecular Syntheses toward New Polymetallic Cu(I) Luminescent Assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugene Yau-Hin Hong</w:t>
+                <w:t xml:space="preserve">Hetero-hexalanthanide Complexes: A New Synthetic Strategy for Molecular Thermometric Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b06901⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (23), pp.16180-16193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862466v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Strong Magnetic Coupling and Single-Molecule-Magnet Behavior in Lanthanide-TEMPO Radical Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (17), pp.11044-11057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b01640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485636v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexalanthanide Complexes as Molecular Precursors: Synthesis, Crystal Structure, and Luminescent and Magnetic Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+                <w:t xml:space="preserve">Adaptive Coordination-Driven Supramolecular Syntheses toward New Polymetallic Cu(I) Luminescent Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloane Evariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Moustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Elsayed Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kwun-Wa Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Yau-Hin Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02452⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (39), pp.12521-12526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b06901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657831v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+                <w:t xml:space="preserve">Lanthanide-Based Coordination Polymers with a 4,5-Dichlorophthalate Ligand Exhibiting Highly Tunable Luminescence Toward Luminescent Bar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Manga Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (6), pp.3399-3410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b00169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657851v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-based hexa-nuclear complexes and their use as molecular precursors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closing the Circle of the Lanthanide-Murexide Series: Single-Molecule Magnet Behavior and Near-Infrared Emission of the NdIII Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Suffren</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry4040044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419228v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide coordination polymers with 1,2-phenylenediacetate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+                <w:t xml:space="preserve">Lanthanide-based hexa-nuclear complexes and their use as molecular precursors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340, pp.134-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477155v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly axial magnetic anisotropy in a N3O5 dysprosium(III) coordination environment generated by a merocyanine ligand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
+                <w:t xml:space="preserve">High Brightness and Easy Color Modulation in Lanthanide-Based Coordination Polymers with 5-Methoxyisophthalate as Ligand: Toward Emission Colors Additive Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201603439⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (3), pp.1224-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.6b01607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360879v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Journey in Lanthanide Chemistry: From Fundamental Crystallogenesis Studies to Commercial Anticounterfeiting Taggants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hexalanthanide Complexes as Molecular Precursors: Synthesis, Crystal Structure, and Luminescent and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00058⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (23), pp.14632-14642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457918v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brightness and Color Tuning in a Series of Lanthanide-Based Coordination Polymers with Benzene-1,2,4,5-tetracarboxylic Acid as a Ligand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A series of chiral metal–organic frameworks based on fluorene di- and tetra-carboxylates: syntheses, crystal structures and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Canivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02242⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.2042 - 2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE00108H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254811v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the lanthanide–terephthalate system: Isolation of an unprecedented Tb(III)-based coordination polymer with high potential porosity and luminescence properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Le Natur</w:t>
+                <w:t xml:space="preserve">Lanthanide coordination polymers with 1,2-phenylenediacetate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insa Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.01.013⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01111439v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Highly axial magnetic anisotropy in a N3O5 dysprosium(III) coordination environment generated by a merocyanine ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramila Selvanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guizouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (43), pp.15222-15226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201603439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162339v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Lanthanide-Based Coordination Polymers with Boronic Acid as Ligand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Long Journey in Lanthanide Chemistry: From Fundamental Crystallogenesis Studies to Commercial Anticounterfeiting Taggants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00635⟩</w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.844-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153399v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the electrostatics in Dy(III) single-molecule magnets: the case study of Dy(Murex)3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Daiguebonne</w:t>
+                <w:t xml:space="preserve">Brightness and Color Tuning in a Series of Lanthanide-Based Coordination Polymers with Benzene-1,2,4,5-tetracarboxylic Acid as a Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5dt03345d⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (2), pp.794-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216298v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Family of Lanthanide-Based Coordination Polymers with Boronic Acid as Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Polles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5534-5546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01220884v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Organization of Lanthanide-Based SMM Dimers into Three-Dimensional Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization and Luminescence Properties of Lanthanide-Based Polynuclear Complexes Nanoaggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Polles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54 (11), pp.5213-5219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00087⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 54 (12), pp.6043-6054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153425v1</w:t>
+                <w:t xml:space="preserve">hal-01162339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 3D four-fold interpenetrated dia-like polymer: gas sorption and computational analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the electrostatics in Dy(III) single-molecule magnets: the case study of Dy(Murex)3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen-Bin Jia</w:t>
+                <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing-Lin Li</w:t>
+                <w:t xml:space="preserve">X. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Bang Li</w:t>
+                <w:t xml:space="preserve">G. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ce01404a⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (41), pp.18270--18275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt03345d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082019v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nanometrization of Lanthanide-Based Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Neaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (48), pp.17466-17473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201502906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072043v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rational Organization of Lanthanide-Based SMM Dimers into Three-Dimensional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (11), pp.5213-5219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4tc00506f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01016002v1</w:t>
+                <w:t xml:space="preserve">hal-01153425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Extending the lanthanide–terephthalate system: Isolation of an unprecedented Tb(III)-based coordination polymer with high potential porosity and luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (6), pp.1569-1576. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1086, pp.34-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943239v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical evidence that electrostatics governs easy-axis orientation in DyIII-based molecular chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.13346-13348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc05062b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974755v1</w:t>
+                <w:t xml:space="preserve">hal-01072043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature identification on two 3D Mn(II) metal- organic frameworks: syntheses, adsorption and magnetism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Heteronuclear lanthanide-based coordination polymers exhibiting tunable multiple emission spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4, pp.20605-20611. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.5510-5525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4ra02609h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4tc00506f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989922v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of [Y6(μ6-O)(μ3-OH)8(H2O)24]I8·8H2O</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Temperature identification on two 3D Mn(II) metal- organic frameworks: syntheses, adsorption and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536814025434⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.20605-20611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ra02609h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087747v1</w:t>
+                <w:t xml:space="preserve">hal-00989922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure and Luminescent Properties of New Lanthanide-Containing Coordination Polymers Involving 4,4'-oxy-bis-benzoate as Ligand.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Crystal Structure of Lanthanide-Murexide Complexes: Use of an Ancient Complexometry Indicator as a Near-Infrared-Emitting Single-Ion Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Engineering Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CE26390D⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.1569-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201303833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771341v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of photoinduced electron transfer on lanthanide-based coordination polymer luminescence: a comparison between two pseudoisoreticular molecular networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2), pp.1217-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic402841d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847509v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and luminescence characterizations of lanthanide-based coordination polymers involving naphthalene-1,4,5,8-tetra-carboxylate as ligand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of [Y6(μ6-O)(μ3-OH)8(H2O)24]I8·8H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.02.032⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (12), pp.577-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536814025434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00847025v1</w:t>
+                <w:t xml:space="preserve">hal-01087747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">A new 3D four-fold interpenetrated dia-like polymer: gas sorption and computational analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Qiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Bin Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing-Lin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Bang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (45), pp.10410-10417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ce01404a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070948v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Structural and luminescence characterizations of lanthanide-based coordination polymers involving naphthalene-1,4,5,8-tetra-carboxylate as ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magatte Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 401, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2013.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806887v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Color and Brightness Tuning in Heteronuclear Lanthanide Terephthalate Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Haquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (20), pp.3464-3476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855611v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+                <w:t xml:space="preserve">Corrigendum: A Luminescent and Sublimable DyIII-Based Single-Molecule Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (49), pp.16495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201304351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771332v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">1,2,4,5-Benzene-tetra-carboxylic acid : a versatile ligand for high dimensional lanthanide-based coordination polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (10), pp.1882-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ce26940f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847409v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Organization of Dysprosium Cubanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Influence of ferromagnetic connection of Ising-type Dy(III)-based single ion magnets on their magnetic slow relaxation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaohui Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Bernot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201300937⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (19), pp.6728-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt50762a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00907673v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass reactive sintering as an alternative route for the synthesis of NZP glass-ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy and spin-parity effect along the series of lanthanide complexes with DOTA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Boulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Degl Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Perfetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (1), pp.350-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201205938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-5824-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00664750v1</w:t>
+                <w:t xml:space="preserve">hal-00771332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A luminescent and sublimable Dy(III)-based single-molecule magnet.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+                <w:t xml:space="preserve">Coordination polymers based on heterohexanuclear rare Earth complexes: toward independent luminescence brightness and color tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201201167⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.6720-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4008697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00771350v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy in a dysprosium/DOTA single-molecule magnet: beyond simple magneto-structural correlations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Organization of Dysprosium Cubanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201107453⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34, pp.5879-5885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201300937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664737v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family of Lanthanide-Containing Molecular Open Frameworks with High Porosity: [Ln(abdc)(Habdc),nH2O]∞ with Ln = La - Eu and 8 ≤ n ≤ 11</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Crystal Structure and Luminescent Properties of New Lanthanide-Containing Coordination Polymers Involving 4,4'-oxy-bis-benzoate as Ligand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.01.001⟩</w:t>
+              <w:t xml:space="preserve">Crystal Engineering Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (4), pp.706 - 720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CE26390D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00601397v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Aminoisophthalate Coordination Polymers: A Promising System for Tunable Luminescent Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Glass reactive sintering as an alternative route for the synthesis of NZP glass-ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bénard-Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201100437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (1), pp.486-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-5824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625984v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Lanthanide-Containing Coordination Polymers Constructed from Hexanuclear Molecular Building Blocks: {[Ln6O(OH)8](NO3)2(bdc)(Hbdc)2 3 2NO3 3H2bdc}¥</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A luminescent and sublimable Dy(III)-based single-molecule magnet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pointillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordano Poneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic102036q⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (36), pp.11379-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201201167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582357v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-based hexanuclear complexes usable as molecular precursor for new hybrid materials : state of the art.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tanja Pott</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy in a dysprosium/DOTA single-molecule magnet: beyond simple magneto-structural correlations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cucinotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Perfetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Luzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compte Rendus de l'Académie des Sciences Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.03.029⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (7), pp.1606-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201107453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525072v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 2,5-pyrazinedicarboxylate and oxalate ligands synthesis leading to a microporous europium-organic framework capable of selective sensing of small molecules.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Family of Lanthanide-Containing Molecular Open Frameworks with High Porosity: [Ln(abdc)(Habdc),nH2O]∞ with Ln = La - Eu and 8 ≤ n ≤ 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Engineering Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CE00135J⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 368, pp.170-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00537875v1</w:t>
+                <w:t xml:space="preserve">hal-00601397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Family of Porous Lanthanide-Containing Coordination Polymers : [ Ln2 (C2O4)3(H2O)6,12H2O] with Ln = La - Yb or Y</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lanthanide Aminoisophthalate Coordination Polymers: A Promising System for Tunable Luminescent Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (2), pp.775-781. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.3705-3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg9011668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201100437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495912v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Series of Anhydrous Lanthanide-Based Octahedral Hexanuclear Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Unprecedented Lanthanide-Containing Coordination Polymers Constructed from Hexanuclear Molecular Building Blocks: {[Ln6O(OH)8](NO3)2(bdc)(Hbdc)2 3 2NO3 3H2bdc}¥</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Dret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.3172-3178. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.2851-2858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200900283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic102036q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525068v1</w:t>
+                <w:t xml:space="preserve">hal-00582357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First two Lanthanum-Containing Coordination Polymers Involving Naphtalene-1,4,5,8-tetra-carboxylate as Ligand.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide-based hexanuclear complexes usable as molecular precursor for new hybrid materials : state of the art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Dret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanjun Zheng,</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanja Pott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 362, pp.1478-1484. </w:t>
+              <w:t xml:space="preserve">Compte Rendus de l'Académie des Sciences Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (6-7), pp.715-730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2010.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491435v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral Hexanuclear Complexes Involving Light Lanthanide Ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In situ 2,5-pyrazinedicarboxylate and oxalate ligands synthesis leading to a microporous europium-organic framework capable of selective sensing of small molecules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2007.12.008⟩</w:t>
+              <w:t xml:space="preserve">Crystal Engineering Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.4372-4379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CE00135J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525213v1</w:t>
+                <w:t xml:space="preserve">hal-00537875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A New Family of Porous Lanthanide-Containing Coordination Polymers : [ Ln2 (C2O4)3(H2O)6,12H2O] with Ln = La - Yb or Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doddy Kustaryono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.040⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.775-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg9011668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00525223v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and luminescent properties of the micro-sized and nano-sized particles of lanthanide terephthalate coordination polymers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A New Series of Anhydrous Lanthanide-Based Octahedral Hexanuclear Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Dret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.3172-3178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200900283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic702325m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00525195v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The First two Lanthanum-Containing Coordination Polymers Involving Naphtalene-1,4,5,8-tetra-carboxylate as Ligand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Zheng,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 362, pp.1478-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and luminescent properties of the micro-sized and nano-sized particles of lanthanide terephthalate coordination polymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerbellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.G. Bunzli,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gumy,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (9), pp.3700-3708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic702325m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structuring effects of [Ln6O(OH)8(NO3)6(H2O)12]2+ entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Dret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 451, pp.329-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.04.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00524573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterically-induced Synthesis of 3d-4f one-dimensional compounds : a new route towards 3d-4f Single Chain Magnets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Caneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361, pp.3997-4003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2008.03.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octahedral Hexanuclear Complexes Involving Light Lanthanide Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Car</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daiguebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 361, pp.2349-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2007.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polycyclic photactive precursors based on Cu(I) for the preparation of luminescent stimuli-sensitive materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIS-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Halifax (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRREVERSIBLE THERMAL ALTERATION OF SOLID STATE LUMINESCENCE IN POLYMETALLIC COPPER(I) COORDINATION POLYMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Schlachter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Italian Coordination Chem Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUNMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Congres SCF 2023 (Société Chimique de France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729513v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delmas</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Suzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres SCF 2023 (Société Chimique de France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729506v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A series of supramolecular metalacyclic assemblies of CuI8MII/III/IV: how structural conformers can influence the photophysical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stimuli-sensitive luminescent properties of a CuI8PdII1 supramolecular metallacycle assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-German Young Crystallographer's Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">FUNMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729495v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Luminescent Polymetallic Assemblies of Cu(I) ions : Conformer-Property Relationships and Sensitivity to External Stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">ICNI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730781v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent Polymetallic Assemblies of Cu(I) ions : Conformer-Property Relationships and Sensitivity to External Stimuli</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chendong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées SCF BPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730771v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I)-based bimetallic complexes and their solid-state luminescent properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Costuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SCF BPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
+              <w:t xml:space="preserve">ICCC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730777v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(I) 1D-CPs BEARING IRREVERSIBLE HIGH TEMPERATURE TRANSITION OF THEIR SOLID-STATE LUMINESCE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mustafa Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730757v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage polymétallique luminescent de l’ion Cu(I) : relation conformères/propriétés et sensibilité aux stimuli externes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">1D-CPs BASED ON Cu(I)4 METALLACYCLES BEARING IRREVERSIBLE NON-DESTRUCTIVE THERMAL TRANSITION OF THEIR SOLID-STATE LUMINESCENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Costuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie de Coordination 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Concoord-Gecom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730790v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From octahedral to planar hexanuclear complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLUSPOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLUBILIZATION OF 4f HEXANUCLEAR COMPLEXES AND RESULTING LUMINESCENT PROPERTIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWTMC–IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un complexe hexanucléaire octaédrique comme précurseur moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie de Coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux poreux à base d'entités polynucléaires de terres rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14799,293 +15356,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of lanthanide-based coordination polymers syntheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Daiguebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on f Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of optical properties of lanthanide-based coordination polymers by luminescence and luminance measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Natur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15153,51 +15710,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5784A0A7"/>
+    <w:nsid w:val="4DF2D767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15384,51 +15941,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumecalvez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2133-7214" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139456899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1077-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529285v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Muktar Hossain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sayed Moussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok-Lai Wong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201900314" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Kreki&#263;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klintuch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pietschnig" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02502" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02367954v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sald&#237;as" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Hamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.114150" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082019v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Liu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Bin Jia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Lin Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Bang Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ce01404a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989922v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02609h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601397v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.01.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6PC959-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582357v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102036q" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525072v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Dret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Pott" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.029" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS84VN2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537875v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CE00135J" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9LJ6CZXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddy Kustaryono" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9011668" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525068v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900283" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNC6M3SD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491435v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng," TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.07.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K295LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525213v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Car" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.12.008" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XBMPDR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524573v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.198" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJ6TM38-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457955v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525075v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaumecalvez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2133-7214" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139456899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=kCPpNeQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-1077-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daiguebonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bernot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2025.115904" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chendong Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delmas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsel Shafikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500454" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morvan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Blunt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.6c01155" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Glosz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Eskelinen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Belyaev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lescop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6dt00592f" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem N. Khelf&#8208;maghraoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mast" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.70297" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallou Ngom" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenia Bentabed-Ababsa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hurvois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202500470" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine H&#233;naff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimin Yao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi02306h" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moutier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Melero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moustafa Khalil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202400347" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Muktar Hossain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mustafa Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c00143" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.113275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718483v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Utrera Molero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202413151" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524272v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cucinotta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galangau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03630H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c01866" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiseppe Cucinotta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guizouarn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2mh01158a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04280252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01544K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c04198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632067v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyun Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03654" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Paranthoen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c03500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131918" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01650" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104497" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.0c00684" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloane Evariste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c02662" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370752v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzeng Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Freslon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2021.120594" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gendron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc02033a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Pointel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Le Natur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qi00060h" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Costuas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI00937K" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daiguebonne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ce00947d" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245243v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1qo00538c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Maouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belaid" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Benmerad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bouacida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119309" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901270v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Natur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01513" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sayed Moussa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hok-Lai Wong" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Wing-Wah Yam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201900314" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957759v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Kerneis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00691b" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201913019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01126" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01136" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536598v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Abdallah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puget" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suffren" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01592b" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536595v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Sayed Moussa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Khalil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Evariste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Wong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01595g" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Yi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Le Guennic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt03540k" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971534v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Kreki&#263;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Klintuch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pietschnig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02502" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997636v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.01.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pointillart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jung" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.02.040" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989013v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdallah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rojo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02815" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971532v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Fan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b02681" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.234" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02367954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sald&#237;as" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Saillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Hamon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poly.2019.114150" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050210v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03277" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02668" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b01640" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01862466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Elsayed Moussa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kwun-Wa Chan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Yau-Hin Hong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b06901" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01744287v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Manga Badiane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b00169" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry4040044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2016.12.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insa Badiane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.6b01607" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657831v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02452" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657851v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Canivet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE00108H" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477155v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.02.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360879v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramila Selvanathan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603439" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457918v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00058" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Luo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02242" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153399v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Polles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00635" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01162339v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00947" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Huang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calvez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt03345d" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Neaime" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201502906" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E7E07E0E95795355F76AD1BEA95B7ABC688470A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153425v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00087" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111439v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.01.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT5J4ZH6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072043v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cador" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05062b" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016002v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00506f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989922v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Qiang Liu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra02609h" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943239v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Corre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201303833" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WFXS3H6Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974755v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic402841d" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536814025434" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082019v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Bin Jia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Lin Li" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Bang Li" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ce01404a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847025v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magatte Camara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2013.02.032" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0HKR372-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847509v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haquin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Etienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300381" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070948v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201304351" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806887v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26940f" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00855611v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Luzon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50762a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771332v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Boulon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Degl Innocenti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Perfetti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201205938" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PC5XTLWM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847409v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4008697" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907673v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201300937" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4DGZB3HS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CE26390D" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664750v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia B&#233;nard-Rocherull&#233;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5824-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RDPK77J0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771350v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201201167" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFHJR703-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664737v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Car" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107453" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601397v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2011.01.001" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT6PC959-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625984v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100437" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582357v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102036q" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525072v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Dret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Pott" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2010.03.029" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS84VN2N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537875v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ma" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CE00135J" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-9LJ6CZXG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495912v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddy Kustaryono" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerbellec" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9011668" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525068v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900283" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNC6M3SD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491435v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Zheng," TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.07.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8K295LS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525195v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.G. Bunzli," TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gumy," TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic702325m" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524573v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Car" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.04.198" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSJ6TM38-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525223v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caneschi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2008.03.040" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL4LPSG6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525213v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;rault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2007.12.008" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XBMPDR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728967v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728976v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729506v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729495v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Suzana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729513v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730771v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730777v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730757v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730790v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730781v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457986v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457958v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457955v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525075v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820251v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822554v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>